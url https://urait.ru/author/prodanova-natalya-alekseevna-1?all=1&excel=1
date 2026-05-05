--- v1 (2026-03-14)
+++ v2 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>14.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>