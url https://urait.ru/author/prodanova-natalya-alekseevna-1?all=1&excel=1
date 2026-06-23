--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -229,51 +229,51 @@
   <si>
     <t>В курсе раскрываются особенности нормативно-правового регулирования деятельности субъектов малого бизнеса, их функционирования, которые влияют как на организацию, так и на методологию бухгалтерского учета. Рассматриваются основы ведения бухгалтерского учета на предприятиях малого бизнеса. Подробно описываются особенности ведения учета финансово-хозяйственной деятельности организации. Рассматривается порядок определения льгот, указываются формы бухгалтерского учета, которые используются при учете на малых предприятиях. В курсе приводится анализ финансовой деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также для преподавателей, научных сотрудников, руководителей и бухгалтеров предприятий малого бизнеса.</t>
   </si>
   <si>
     <t>978-5-534-21723-0</t>
   </si>
   <si>
     <t>65.052.21я723</t>
   </si>
   <si>
     <t>13.02.2024</t>
   </si>
   <si>
     <t>КОМПЛАЕНС-КОНТРОЛЬ В СИСТЕМЕ НАЛОГОВОГО АДМИНИСТРИРОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Зацаринная Е. И., Тарасова О. Н., Проданова Н. А.</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>В учебном курсе подробно и последовательно изложены принципы комплаенс-контроля в налоговом администрировании; детально раскрыты вопросы его нормативно-правового регулирования; обозначены способы обеспечения исполнения обязанностей по уплате налогов (сборов) и страховых взносов; представлены мероприятия налогового контроля, а также определены виды налоговых правонарушений и меры ответственности за их совершение. Особое внимание уделено вопросам налогового мониторинга, развития информационных технологий в налоговом администрировании, а также организации и методике проведения камеральных и выездных налоговых проверок. Все материалы изложены в соответствии с положениями действующей нормативной правовой базы и проиллюстрированы на практических примерах. Для самоподготовки обучающихся разработаны контрольные вопросы по каждой представленной в учебном курсе теме. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В учебном курсе подробно и последовательно изложены принципы комплаенс-контроля в налоговом администрировании; детально раскрыты вопросы его нормативно-правового регулирования; обозначены способы обеспечения исполнения обязанностей по уплате налогов (сборов) и страховых взносов; представлены мероприятия налогового контроля, а также определены виды налоговых правонарушений и меры ответственности за их совершение. Особое внимание уделено вопросам налогового мониторинга, развития информационных технологий в налоговом администрировании, а также организации и методике проведения камеральных и выездных налоговых проверок. Все материалы изложены в соответствии с положениями действующей нормативной правовой базы и проиллюстрированы на практических примерах.</t>
   </si>
   <si>
     <t>978-5-534-18837-0</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>НАЛОГООБЛОЖЕНИЕ СУБЪЕКТОВ МАЛОГО БИЗНЕСА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс предоставляет комплексные и актуальные знания в области налогового законодательства, ориентированные на реалии современного предпринимательства. В программе рассматриваются организационно-правовые основы малого бизнеса, детально анализируются общий и специальные налоговые режимы (УСН, ЕНВД, НПД, ЕСХН), а также система учета и отчетности. Практико-ориентированный подход включает интерактивные тесты и ситуационные задания и позволяет не только освоить теорию, но и сформировать навыки для эффективной налоговой оптимизации и грамотного сопровождения бизнеса, что является ключевым для успешной карьеры в консалтинге, бухгалтерии и предпринимательстве. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21782-7</t>
   </si>
   <si>
     <t>65.29я73</t>
   </si>
   <si>
     <t>13.11.2025</t>
   </si>