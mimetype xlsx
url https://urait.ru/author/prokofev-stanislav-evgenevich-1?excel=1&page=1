--- v0 (2026-04-21)
+++ v1 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>21.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,51 +217,51 @@
   <si>
     <t>Отрасли и уровни государственного и муниципального управления</t>
   </si>
   <si>
     <t>В курсе в систематизированной форме излагаются основы государственного управления региональным развитием. Читатель получит ответы на вопросы, связанные не только с теорией, но и с адаптацией зарубежного опыта регионального развития и использованием достижений отечественной практики в данной сфере. Соответствует актуальным требованиям Федерального государственного образовательного стандарта и профессиональных стандартов. Для студентов, обучающихся по направлению подготовки «Государственное и муниципальное управление» (квалификация «бакалавр»). Может быть полезен магистрантам, аспирантам, слушателям системы повышения квалификации и переподготовки, руководителям и специалистам органов государственной власти и местного самоуправления, а также научным работникам.</t>
   </si>
   <si>
     <t>978-5-534-14175-7</t>
   </si>
   <si>
     <t>65.04я73</t>
   </si>
   <si>
     <t>02.02.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННЫЙ МЕНЕДЖМЕНТ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Прокофьев С. Е., Еремин С. Г., Галкин А. И.</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о государственном менеджменте. Он состоит из шести разделов (тем): в первом разделе рассмотрены история и специфика развития государственного управления в системе отечественного и зарубежного научного знания, во втором — непосредственно эволюция концепции государственного менеджмента, последующие разделы посвящены крупнейшим подинститутам международного государственного менеджмента — проектный менеджмент, риск-менеджмент, бережливый менеджмент, цифровой менеджмент. В конце каждой темы приводятся вопросы для самоконтроля. Теоретические вопросы иллюстрируются статистическими данными, а также примерами из реальной практики государственного менеджмента последних лет. Соответствует федеральному государственному образовательному стандарту высшего образования. Для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
+    <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о государственном менеджменте. Он состоит из шести разделов (тем): в первом разделе рассмотрены история и специфика развития государственного управления в системе отечественного и зарубежного научного знания, во втором — непосредственно эволюция концепции государственного менеджмента, последующие разделы посвящены крупнейшим подинститутам международного государственного менеджмента — проектный менеджмент, риск-менеджмент, бережливый менеджмент, цифровой менеджмент. В конце каждой темы приводятся вопросы для самоконтроля. Теоретические вопросы иллюстрируются статистическими данными, а также примерами из реальной практики государственного менеджмента последних лет.</t>
   </si>
   <si>
     <t>978-5-534-15813-7</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>05.02.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ СОВРЕМЕННОГО ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>, Кадырова Г. М. [и др.] ; Под ред. Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о стратегическом управлении в органах власти. В нем рассматриваются историко-теоретические и практические основы стратегического управления и планирования в Российской Федерации на федеральном, региональном и местном уровнях, определены перспективы в условиях развития Индустрии 4.0, изучен зарубежный опыт стратегического управления в органах власти. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов образовательных учреждений среднего профессионального образования, слушателей курсов повышения квалификации и программ профессиональной переподготовки, преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
   </si>
   <si>
     <t>978-5-534-21405-5</t>
   </si>
   <si>
     <t>65я723</t>
   </si>