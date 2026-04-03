--- v1 (2026-02-05)
+++ v2 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>05.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,135 +109,138 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>20.06.2025</t>
+    <t>26.06.2025</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ КУЛЬТУРНАЯ ПОЛИТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Пронин А. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
-    <t>В курсе рассматриваются: теоретико-методологические основы изучения правового регулирования как способа публичного управления сферой культуры; особенности российского законодательства в сфере культуры; региональные государственные программы развития культуры. Делается вывод о комплексности российского законодательства в сфере культуры, разнообразии способов правового регулирования, появлении культурного права как одной из самостоятельных отраслей права Российской Федерации.</t>
+    <t>Курс направлен на формирование целостного представления о целях, принципах и механизмах реализации государственной политики в сфере культуры. В рамках курса рассматриваются правовое регулирование как инструмент публичного управления культурной сферой, система и общая характеристика российского законодательства о культуре, а также приоритеты, стратегические направления и инструменты государственной культурной политики Российской Федерации. Освоение курса способствует развитию аналитических навыков, пониманию нормативной базы и подготовке к профессиональной деятельности в органах управления и учреждениях культуры. Для студентов высших учебных заведений, обучающихся по социально-экономическим, юридическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20622-7</t>
   </si>
   <si>
     <t>67.022.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ В СФЕРЕ КУЛЬТУРЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретико-методологические основы изучения правового регулирования как способа публичного управления сферой культуры; полномочия федеральных органов государственной власти, органов государственной власти субъектов Российской Федерации и органов местного самоуправления в области культуры; основы государственной культурной политики Российской Федерации; нормативно-правовые основания методологии независимой оценки качества условий оказания услуг организациями культуры; региональные государственные программы развития культуры.</t>
+    <t>Курс направлен на формирование системного представления о механизмах публичного управления культурной сферой. В рамках курса рассматриваются правовое регулирование как инструмент государственного воздействия, компетенция органов государственной власти и местного самоуправления в области культуры, приоритеты и инструменты государственной культурной политики Российской Федерации. Особое внимание уделяется нормативно-правовым основам и методологии независимой оценки качества условий оказания услуг организациями культуры. Освоение курса способствует развитию управленческих и аналитических компетенций. Для студентов высших учебных заведений, обучающихся по социально-экономическим, юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20629-6</t>
   </si>
   <si>
     <t>22.06.2025</t>
   </si>
   <si>
     <t>Основы государственной культурной политики Российской Федерации 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются: теоретико-методологические основы изучения правового регулирования как способа публичного управления сферой культуры; полномочия федеральных органов государственной власти, органов государственной власти субъектов Российской Федерации и органов местного самоуправления в области культуры; основы государственной культурной политики Российской Федерации; особенности российского законодательства в сфере культуры, в том числе правового регулирования креативных (творческих) индустрий; нормативно-правовые основания методологии независимой оценки качества условий оказания услуг организациями культуры; региональные государственные программы развития культуры; права и свободы человека и гражданина в сфере культуры. Делается вывод о комплексности российского законодательства в сфере культуры, разнообразии способов правового регулирования, появлении культурного права как одной из самостоятельных отраслей права Российской Федерации.</t>
+    <t>Курс направлен на формирование целостного представления о целях, принципах и механизмах реализации государственной политики в сфере культуры. В рамках курса рассматриваются правовое регулирование как инструмент публичного управления культурной сферой, система и общая характеристика российского законодательства о культуре, а также приоритеты, стратегические направления и инструменты государственной культурной политики Российской Федерации. Освоение курса способствует развитию аналитических навыков, пониманию нормативной базы и подготовке к профессиональной деятельности в органах управления и учреждениях культуры.</t>
   </si>
   <si>
     <t>978-5-534-20623-4</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В СФЕРЕ КУЛЬТУРЫ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются: теоретико-методологические основы изучения правового обеспечения профессиональной деятельности в сфере культуры; компетенция органов государственной власти в области управления культурой; права и свободы человека и гражданина в сфере культуры. Делается вывод о комплексности российского законодательства в сфере культуры, разнообразии способов правового регулирования, появлении культурного права как одной из самостоятельных отраслей права Российской Федерации.</t>
+    <t>Курс направлен на формирование базовых правовых компетенций, необходимых в профессиональной деятельности. В рамках курса рассматриваются правовое регулирование как инструмент публичного управления сферой культуры, полномочия и компетенция органов государственной власти и местного самоуправления, система и структура российского законодательства о культуре. Особое внимание уделяется правам и свободам человека и гражданина в культурной сфере, механизмам их реализации и защиты. Освоение курса способствует развитию правовой грамотности и ответственности будущих специалистов. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20621-0</t>
   </si>
   <si>
     <t>67.022.1я723</t>
   </si>
   <si>
-    <t>15.06.2025</t>
+    <t>19.06.2025</t>
   </si>
   <si>
     <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ В СФЕРЕ КУЛЬТУРЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Правовое регулирование отраслей</t>
+    <t>Право в отдельных отраслях</t>
+  </si>
+  <si>
+    <t>Курс направлен на формирование системного понимания правовых основ управления культурной сферой. Рассматриваются правовое регулирование как инструмент публичного управления, компетенция органов государственной власти и местного самоуправления, приоритеты государственной культурной политики Российской Федерации. Анализируются российское законодательство о культуре, права и свободы человека в культурной сфере, нормативные основания независимой оценки качества услуг организаций культуры, а также особенности правового регулирования креативных индустрий в России. Для студентов высших учебных заведений, обучающихся по социально-экономическим, юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19681-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -846,374 +849,374 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>590454</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>399.0</v>
+        <v>409.0</v>
       </c>
       <c r="M5" s="9">
-        <v>439.0</v>
+        <v>449.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.083</v>
+        <v>0.086</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>581488</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>529.0</v>
+        <v>539.0</v>
       </c>
       <c r="M6" s="9">
-        <v>539.0</v>
+        <v>589.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.12</v>
+        <v>0.123</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>590455</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>399.0</v>
+        <v>409.0</v>
       </c>
       <c r="M7" s="9">
-        <v>439.0</v>
+        <v>449.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.083</v>
+        <v>0.086</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>581485</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>519.0</v>
+        <v>539.0</v>
       </c>
       <c r="M8" s="9">
-        <v>569.0</v>
+        <v>589.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.118</v>
+        <v>0.123</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>580821</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>759.0</v>
+        <v>769.0</v>
       </c>
       <c r="M9" s="9">
-        <v>779.0</v>
+        <v>849.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.188</v>
+        <v>0.19</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>