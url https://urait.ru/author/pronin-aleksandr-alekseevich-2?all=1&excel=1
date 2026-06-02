--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>03.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>