--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>