--- v1 (2026-02-20)
+++ v2 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>21.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,84 +190,84 @@
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ДИССЕРТАЦИОННОГО ИССЛЕДОВАНИЯ: ПРОБЛЕМЫ ЗАЩИТЫ ДИССЕРТАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
     <t>В книге анализируются методологические и теоретические проблемы, связанные с защитой диссертаций. Раскрываются особенности «политики» российской бюрократии в диссертационном процессе. Объясняется, как правильно научному руководителю и соискателю идентифицировать свое диссертационное исследование с той или иной научной специальностью. Указываются место и роль в диссертационном процессе таких явлений, как научная специальность и паспорт научной специальности. Даются рекомендации по правильному использованию категорий «объект науки» и «предмет науки» в характеристике диссертаций. Рассматриваются общие проблемы бюрократического управления наукой, образованием и процессом защиты диссертаций в современной России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19662-7</t>
   </si>
   <si>
     <t>72я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>15.05.2024</t>
-[...2 lines deleted...]
-    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 2-е изд. Учебник и практикум для вузов</t>
+    <t>21.05.2024</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 2-е изд. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>Материал курса четко структурирован, ясно и последовательно изложен. Издание отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок. Курс актуальным требованиям федерального государственного образовательного стандарта высшего образования и примерной программе учебной дисциплины «Теория государства и права», являющейся составной частью основной образовательной программы бакалавриата. Курс адресован студентам, преподавателям юридических вузов, а также всем интересующимся общей теорией права и теорией государства.</t>
-[...16 lines deleted...]
-  <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Теория государства и права». Учебный материал четко структурирован, ясно и последова- тельно изложен. Курс отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок.Курс адресован студентам, преподавателям образователь- ных учреждений среднего профессионального образования юридиче- ского профиля, а также всем интересующимся общей теорией права и теорией государства</t>
   </si>
   <si>
     <t>978-5-534-19270-4</t>
   </si>
   <si>
     <t>67.0я723</t>
+  </si>
+  <si>
+    <t>01.04.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Материал учебника и практикума четко структурирован, ясно и последовательно изложен. Издание отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок.</t>
+  </si>
+  <si>
+    <t>978-5-534-16278-3</t>
   </si>
   <si>
     <t>12.03.2014</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Теория государства и права». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-02593-4</t>
   </si>
   <si>
     <t>28.11.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебное пособие содержит словарь терминов (глоссарий), схемы, тесты разных видов и разнообразные практические задания (задачи) по общей теории права и теории государства. Назначение пособия — выступить эффективным дополнительным средством освоения учебной дисциплины «Теория государства и права». Предложенный в учебном издании обучающий инструментарий для ряда аспектов изучения и преподавания теоретического курса подходит вполне органично, а в некоторых случаях незаменим. Важное место такой подход занимает в дистанционном образовании. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей юридических вузов.</t>
   </si>
   <si>
     <t>978-5-534-12396-8</t>
   </si>
@@ -684,51 +684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aktualnye-problemy-teorii-prava-chto-i-kak-reguliruet-pravo-587900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-processualnogo-prava-587901" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-dissertacionnogo-issledovaniya-problemy-zaschity-dissertacii-589787" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582841" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-583666" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582482" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587902" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587924" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-prava-i-gosudarstva-585582" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-yuridicheskoy-procedury-587898" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aktualnye-problemy-teorii-prava-chto-i-kak-reguliruet-pravo-587900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-processualnogo-prava-587901" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-dissertacionnogo-issledovaniya-problemy-zaschity-dissertacii-589787" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-583666" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-600268" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582482" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587902" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587924" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-prava-i-gosudarstva-585582" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-yuridicheskoy-procedury-587898" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1119,185 +1119,185 @@
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.137</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>582841</v>
+        <v>583666</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>368</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="9">
         <v>1939.0</v>
       </c>
       <c r="M8" s="9">
         <v>2129.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y8" s="8">
         <v>0.566</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>583666</v>
+        <v>600268</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="9">
-        <v>1939.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2129.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.566</v>
+        <v>0.552</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>582482</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
@@ -1430,146 +1430,146 @@
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>397</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L12" s="9">
         <v>2069.0</v>
       </c>
       <c r="M12" s="9">
         <v>2279.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y12" s="8">
         <v>0.601</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585582</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>237</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L13" s="9">
         <v>1329.0</v>
       </c>
       <c r="M13" s="9">
         <v>1459.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y13" s="8">
         <v>0.407</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587898</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">