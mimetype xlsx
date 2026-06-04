--- v2 (2026-04-08)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>08.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,138 +190,138 @@
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ДИССЕРТАЦИОННОГО ИССЛЕДОВАНИЯ: ПРОБЛЕМЫ ЗАЩИТЫ ДИССЕРТАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
     <t>В книге анализируются методологические и теоретические проблемы, связанные с защитой диссертаций. Раскрываются особенности «политики» российской бюрократии в диссертационном процессе. Объясняется, как правильно научному руководителю и соискателю идентифицировать свое диссертационное исследование с той или иной научной специальностью. Указываются место и роль в диссертационном процессе таких явлений, как научная специальность и паспорт научной специальности. Даются рекомендации по правильному использованию категорий «объект науки» и «предмет науки» в характеристике диссертаций. Рассматриваются общие проблемы бюрократического управления наукой, образованием и процессом защиты диссертаций в современной России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19662-7</t>
   </si>
   <si>
     <t>72я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>21.05.2024</t>
-[...2 lines deleted...]
-    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 2-е изд. Учебник и практикум для СПО</t>
+    <t>01.04.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>История государства и права</t>
+  </si>
+  <si>
+    <t>Материал курса четко структурирован, ясно и последовательно изложен. Его отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок. Для студентов и преподавателей юридических вузов и факультетов.</t>
+  </si>
+  <si>
+    <t>978-5-534-16278-3</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>История государства и права</t>
-[...5 lines deleted...]
-    <t>978-5-534-19270-4</t>
+    <t>В курсе ясно и последовательно представлены важнейшие положения общей теории права и теории государства. Рассмотрены общие понятия теории государства и права, типы и формы государства, общие закономерности генезиса права и государства, сущность и функции права и государства, принципы и механизмы правового регулирования поведения. Издание отличает логичность изложения, аргументированность теоретических выводов, наглядность и наличие примеров.</t>
+  </si>
+  <si>
+    <t>978-5-534-16330-8</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
-    <t>01.04.2026</t>
-[...10 lines deleted...]
-  <si>
     <t>12.03.2014</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Теория государства и права». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
-    <t>978-5-534-02593-4</t>
+    <t>978-5-534-22091-9</t>
   </si>
   <si>
     <t>28.11.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебное пособие содержит словарь терминов (глоссарий), схемы, тесты разных видов и разнообразные практические задания (задачи) по общей теории права и теории государства. Назначение пособия — выступить эффективным дополнительным средством освоения учебной дисциплины «Теория государства и права». Предложенный в учебном издании обучающий инструментарий для ряда аспектов изучения и преподавания теоретического курса подходит вполне органично, а в некоторых случаях незаменим. Важное место такой подход занимает в дистанционном образовании. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей юридических вузов.</t>
   </si>
   <si>
     <t>978-5-534-12396-8</t>
   </si>
   <si>
     <t>07.02.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ПРАКТИКУМ. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие содержит словарь терминов (глоссарий), схемы, тесты разных видов и разнообразные практические задания (задачи) по общей теории права и теории государства. Назначение пособия — выступить эффективным дополнительным средством освоения учебной дисциплины «Теория государства и права». Предложенный в учебном издании обучающий инструментарий для ряда аспектов изучения и преподавания теоретического курса подходит вполне органично, а в некоторых случаях незаменим. Важное место такой подход занимает в дистанционном образовании. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей юридических ссузов.</t>
   </si>
   <si>
     <t>978-5-534-13338-7</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ ПРАВА И ГОСУДАРСТВА 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Теория государства и права». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данный учебник — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по юридическим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-11925-1</t>
   </si>
   <si>
     <t>ТЕОРИЯ ЮРИДИЧЕСКОЙ ПРОЦЕДУРЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс содержит положения общей теории юридической процедуры, знание которых необходимо современным юристам как в сфере учебной и научной деятельности, так и на практике (законодательной и правореализующей). Информационное содержание курса четко структурировано, учебный материал ясно и последовательно изложен. Курс отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок. Курс снабжено дополнительными методическими материалами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Адресовано студентам-юристам различных форм обучения и направлений (специалитет, бакалавриат, магистратура). Курс может быть полезен аспирантам и преподавателям, а также всем интересующимся юридической процедурой.</t>
+    <t>Учебное пособие содержит положения общей теории юридической процедуры, знание которых необходимо современным юристам как в сфере учебной и научной деятельности, так и на практике (законодательной и правореализующей). Информационное содержание пособия четко структурировано, учебный материал ясно и последовательно изложен. Издание отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок. Учебное пособие снабжено дополнительными методическими материалами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Адресовано студентам-юристам различных форм обучения и направлений (специалитет, бакалавриат, магистратура). Издание может быть полезно аспирантам и преподавателям, а также всем интересующимся юридической процедурой.</t>
   </si>
   <si>
     <t>978-5-534-12374-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -684,51 +684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aktualnye-problemy-teorii-prava-chto-i-kak-reguliruet-pravo-587900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-processualnogo-prava-587901" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-dissertacionnogo-issledovaniya-problemy-zaschity-dissertacii-589787" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-583666" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-600268" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582482" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587902" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587924" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-prava-i-gosudarstva-585582" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-yuridicheskoy-procedury-587898" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aktualnye-problemy-teorii-prava-chto-i-kak-reguliruet-pravo-587900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-processualnogo-prava-587901" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-dissertacionnogo-issledovaniya-problemy-zaschity-dissertacii-589787" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-600268" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-600269" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582482" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587902" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-praktikum-587924" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-prava-i-gosudarstva-585582" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-yuridicheskoy-procedury-587898" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1119,185 +1119,185 @@
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.137</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>583666</v>
+        <v>600268</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="9">
-        <v>1939.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2129.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.566</v>
+        <v>0.552</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>600268</v>
+        <v>600269</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>357</v>
+        <v>316</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="9">
-        <v>1889.0</v>
+        <v>1699.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2079.0</v>
+        <v>1869.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.552</v>
+        <v>0.503</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>582482</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
@@ -1430,146 +1430,146 @@
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>397</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L12" s="9">
         <v>2069.0</v>
       </c>
       <c r="M12" s="9">
         <v>2279.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y12" s="8">
         <v>0.601</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585582</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>237</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L13" s="9">
         <v>1329.0</v>
       </c>
       <c r="M13" s="9">
         <v>1459.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y13" s="8">
         <v>0.407</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587898</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">