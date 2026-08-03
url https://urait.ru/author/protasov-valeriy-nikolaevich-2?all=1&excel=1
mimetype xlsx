--- v3 (2026-06-04)
+++ v4 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>04.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,69 +196,69 @@
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
     <t>В книге анализируются методологические и теоретические проблемы, связанные с защитой диссертаций. Раскрываются особенности «политики» российской бюрократии в диссертационном процессе. Объясняется, как правильно научному руководителю и соискателю идентифицировать свое диссертационное исследование с той или иной научной специальностью. Указываются место и роль в диссертационном процессе таких явлений, как научная специальность и паспорт научной специальности. Даются рекомендации по правильному использованию категорий «объект науки» и «предмет науки» в характеристике диссертаций. Рассматриваются общие проблемы бюрократического управления наукой, образованием и процессом защиты диссертаций в современной России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19662-7</t>
   </si>
   <si>
     <t>72я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.04.2026</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд. Учебник для вузов</t>
   </si>
   <si>
+    <t>Материал курса четко структурирован, ясно и последовательно изложен. Его отличает информационная насыщенность, аргументированность теоретических выводов, точность и краткость формулировок. Для студентов и преподавателей юридических вузов и факультетов.</t>
+  </si>
+  <si>
+    <t>978-5-534-16278-3</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>История государства и права</t>
-  </si>
-[...16 lines deleted...]
-    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе ясно и последовательно представлены важнейшие положения общей теории права и теории государства. Рассмотрены общие понятия теории государства и права, типы и формы государства, общие закономерности генезиса права и государства, сущность и функции права и государства, принципы и механизмы правового регулирования поведения. Издание отличает логичность изложения, аргументированность теоретических выводов, наглядность и наличие примеров.</t>
   </si>
   <si>
     <t>978-5-534-16330-8</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>12.03.2014</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Теория государства и права». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-22091-9</t>
   </si>
   <si>
     <t>28.11.2019</t>
   </si>
@@ -1164,121 +1164,121 @@
       <c r="J8" s="8">
         <v>357</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="9">
         <v>1889.0</v>
       </c>
       <c r="M8" s="9">
         <v>2079.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y8" s="8">
         <v>0.552</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>600269</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>316</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="9">
         <v>1699.0</v>
       </c>
       <c r="M9" s="9">
         <v>1869.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y9" s="8">
         <v>0.503</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>582482</v>
@@ -1430,57 +1430,57 @@
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>397</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L12" s="9">
         <v>2069.0</v>
       </c>
       <c r="M12" s="9">
         <v>2279.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y12" s="8">
         <v>0.601</v>
@@ -1500,57 +1500,57 @@
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>237</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L13" s="9">
         <v>1329.0</v>
       </c>
       <c r="M13" s="9">
         <v>1459.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y13" s="8">
         <v>0.407</v>