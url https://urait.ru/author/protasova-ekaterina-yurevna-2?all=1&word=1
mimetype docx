--- v2 (2026-04-03)
+++ v3 (2026-09-13)
@@ -39,51 +39,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589610</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Игра ребенка раннего и дошкольного возраста : учебник для среднего профессионального образования / И. Н. Галасюк, А. А. Шведовская, Е. В. Бодрова, О. В. Рубцова ; под редакцией И. Н. Галасюк, А. А. Шведовской, Е. В. Бодровой, О. В. Рубцовой. — Москва : Издательство Юрайт, 2026. — 422 с. — (Профессиональное образование). — ISBN 978-5-534-18468-6.</w:t>
+        <w:t xml:space="preserve">Игра ребенка раннего и дошкольного возраста : учебник для среднего профессионального образования / И. Н. Франсис, А. А. Шведовская, Е. В. Бодрова, О. В. Рубцова ; под редакцией И. Н. Галасюк, А. А. Шведовской, Е. В. Бодровой, О. В. Рубцовой. — Москва : Издательство Юрайт, 2026. — 422 с. — (Профессиональное образование). — ISBN 978-5-534-18468-6.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Протасова, Е. Ю. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>