--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,96 @@
   <si>
     <t>15.07.2016</t>
   </si>
   <si>
     <t>МОТИВАЦИЯ И СТИМУЛИРОВАНИЕ ТРУДОВОЙ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Пряжников Н. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В учебнике сделана попытка совместить традиционные представления о мотивации, стимулировании и вознаграждении за труд с проблемными и перспективными представлениями об оплате труда и о развитии систем материального и морального стимулирования на уровне конкретных коллективов, организаций и общества. Важное внимание уделяется рассмотрению принципа социальной справедливости, его разному толкованию и применению в системах мотивации, стимулирования и вознаграждения. Поднимаются многие проблемные вопросы: готовность личности развивать полноценную мотивацию к труду в условиях явной эксплуатации труда и неразвитости трудового законодательства (слабо защищающего рядовых работников), примитивной трудовой морали в обществе и в конкретных фирмах и др. Рассматриваются спорные вопросы развития личности специалиста с сомнительными трудовыми мотивами, варианты психологического «обоснования» и «самооправдания» экономических преступлений. Дается анализ общемировых тенденций с усилением роли общественных организаций в защите прав рядовых работников и возможностей реализации этих тенденций в условиях современной России.</t>
+    <t>В учебнике сделана попытка совместить традиционные представления о мотивации, стимулировании и вознаграждении за труд с проблемными и перспективными представлениями об оплате труда и о развитии систем материального и морального стимулирования на уровне конкретных коллективов, организаций и общества. Важное внимание уделяется рассмотрению принципа социальной справедливости, его разному толкованию и применению в системах мотивации, стимулирования и вознаграждения. Поднимаются многие проблемные вопросы: готовность личности развивать полноценную мотивацию к труду в условиях явной эксплуатации труда и неразвитости трудового законодательства (слабо защищающего рядовых работников), примитивной трудовой морали в обществе и в конкретных фирмах и др. Рассматриваются спорные вопросы развития личности специалиста с сомнительными трудовыми мотивами, варианты психологического «обоснования» и «самооправдания» экономических преступлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00497-7</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.05.2019</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И МЕТОДИКА ПРОИЗВОДСТВЕННОГО ОБУЧЕНИЯ: ПРОФОРИЕНТОЛОГИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>В курсе раскрываются содержание, предмет, цели, задачи, критерии эффективности и методы профориентологии. При этом сама профориентология понимается как интегрирующее научное направление, включающее в себя теоретико-методологическую часть (собственно профориентологию), практическую часть (профессиональное ориентирование), профессиональное самоопределение (как высший уровень профориентационной помощи, превращающий человека в полноценного субъекта самоопределения), представление о карьере и профессиональном успехе на уровне общественного сознания, а также представления о системной профессиональной ориентации (как составной части управления человеческими ресурсами). Особое внимание уделяется анализу деятельности самого специалиста-профориентолога (профконсультанта, педагога-психолога, методиста по профориентации, директора психологического центра или школы), факторов их эффективной работы и факторов, осложняющих помощь личности в полноценном профессиональном самоопределении. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для преподавателей и студентов, обучающихся по психолого-педагогическим и управленческим специальностям, а также для профконсультантов-практиков и руководителей образовательных учреждений, психологических центров и организаций, где ведется профориентационная работа и работа с персоналом.</t>
+    <t>В учебнике раскрываются содержание, предмет, цели, задачи, критерии эффективности и методы профориентологии. При этом профориентология понимается как интегрирующее научное направление, включающее в себя теоретико-методологическую часть (собственно профориентологию), практическую часть (профессиональное ориентирование), профессиональное самоопределение (как высший уровень профориентационной помощи, превращающий человека в полноценного субъекта самоопределения), представление о карьере и профессиональном успехе на уровне общественного сознания, а также о системной профессиональной ориентации как составной части управления человеческими ресурсами.</t>
   </si>
   <si>
     <t>978-5-534-11686-1</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
   <si>
     <t>03.12.2015</t>
   </si>
   <si>
     <t>ПРОФОРИЕНТОЛОГИЯ. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе раскрываются содержание, предмет, цели, задачи, критерии эффективности и методы профориентологии. При этом профориентология понимается как интегрирующее научное направление, включающее в себя теоретико-методологическую часть (собственно профориентологию), практическую часть (профессиональное ориентирование), профессиональное самоопределение (как высший уровень профориентационной помощи, превращающий человека в полноценного субъекта самоопределения), представление о карьере и профессиональном успехе на уровне общественного сознания, а также о системной профессиональной ориентации как составной части управления человеческими ресурсами.</t>
   </si>
   <si>
     <t>978-5-534-01541-6</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1004,61 +1001,61 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2109.0</v>
       </c>
       <c r="M7" s="9">
         <v>2319.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.611</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>