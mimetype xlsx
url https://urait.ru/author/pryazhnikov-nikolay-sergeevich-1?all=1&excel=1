--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -840,54 +840,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>365</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2109.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -910,54 +910,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>405</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2109.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -980,54 +980,54 @@
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>405</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2109.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>