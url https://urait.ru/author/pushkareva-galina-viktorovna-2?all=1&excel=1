--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>17.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>