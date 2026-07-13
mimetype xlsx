--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>Пушкарева Г. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В предлагаемом издании в систематизированном виде изложены научные знания о политическом менеджменте, раскрыты его особенности, тенденции развития, возможности и ограничения, а также предложены некоторые алгоритмы решения управленческих задач. Учебник структурирован таким образом, что вначале обучающийся получает общие представления о политическом менеджменте, его особенностях и видах, а затем знакомится с детальным анализом технологий решения встающих перед политическим менеджером задач. Каждая тема завершается контрольными вопросами, заданиями для самостоятельной работы, а также списком дополнительной литературы. Издание содержит практикум, включающий ситуационные задания, которые помогут студентам лучше освоить теоретический материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей гуманитарных вузов, исследователей и специалистов в области политического менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-15725-3</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>22.06.2023</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Политология — это наука, стремящаяся к познанию и объяснению политики. В курсе дается научное описание основных форм функционирования и развития политики как сферы общественной жизни. Читатель ознакомится с условиями возникновения политического институционального порядка и способами его организации, узнает, как отражается политическая жизнь в культуре общества. Особое внимание в курсе уделено человеку — творцу политических отношений. Изложение теоретических вопросов политической науки дополнено практикумом, предназначенным для наглядного представления и лучшего усвоения учебного материала. Вошедшие в него вопросы позволяют акцентировать внимание на главных аспектах каждой темы, а практические задания ориентируют на развитие навыков и умений самостоятельного анализа политических явлений и процессов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов гуманитарного профиля, обучающихся по программам академического бакалавриата, преподавателей, а также всех тех, кто интересуется проблемами политического развития общества.</t>
+    <t>Политология — это наука, стремящаяся к познанию и объяснению политики. В курсе дается научное описание основных форм функционирования и развития политики как сферы общественной жизни. Читатель ознакомится с условиями возникновения политического институционального порядка и способами его организации, узнает, как отражается политическая жизнь в культуре общества. Особое внимание в курсе уделено человеку — творцу политических отношений. Изложение теоретических вопросов политической науки дополнено практикумом, предназначенным для наглядного представления и лучшего усвоения учебного материала. Вошедшие в него вопросы позволяют акцентировать внимание на главных аспектах каждой темы, а практические задания ориентируют на развитие навыков и умений самостоятельного анализа политических явлений и процессов.</t>
   </si>
   <si>
     <t>978-5-534-12298-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>