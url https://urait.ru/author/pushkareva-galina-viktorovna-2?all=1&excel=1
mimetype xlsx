--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -849,54 +849,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>291</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1739.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -919,54 +919,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>321</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1719.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1889.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -989,54 +989,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>326</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1739.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1909.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1059,54 +1059,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>338</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>