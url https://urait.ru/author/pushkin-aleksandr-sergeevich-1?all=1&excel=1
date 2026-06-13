--- v1 (2026-02-21)
+++ v2 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>22.02.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,51 +217,51 @@
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
     <t>В основу книги «Мнимая поэзия» легла поэзия XVIII—XIX вв., в которой пародируется все — от стиля, методов, приемов, языка разных авторов до собственно литературных стилей — оды, басни, баллады, романса и т. д. Пародии написаны известными поэтами того времени и признанными пародистами, как, например, Козьмой Прутковым. Сборник был составлен выдающимся литературоведом Ю. Н. Тыняновым и содержит его предисловие и комментарии.</t>
   </si>
   <si>
     <t>978-5-534-05979-3</t>
   </si>
   <si>
     <t>84(2)</t>
   </si>
   <si>
     <t>17.09.2019</t>
   </si>
   <si>
     <t>ПОВЕСТИ БЕЛКИНА. ПИКОВАЯ ДАМА. МАЛЕНЬКИЕ ТРАГЕДИИ</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В сборник входят произведения, созданные А. С. Пушкиным в Болдино. Повести «Гробовщик», «Станционный смотритель», «Барышня-крестьянка», «Выстрел» и «Метель» были написаны осенью 1830 г. и опубликованы впервые под фамилией «покойного Ивана Петровича Белкина», отчего и получили в русской литературе общее название «Повестей Белкина». Той же осенью Пушкин закончил и «Маленькие трагедии», а через три года в Болдино была написана «Пиковая дама».</t>
+    <t>В сборник входят произведения, созданные А. С. Пушкиным в Болдино. Повести «Гробовщик», «Станционный смотритель», «Барышня-крестьянка», «Выстрел» и «Метель» были написаны осенью 1830 г. и опубликованы впервые под фамилией «покойного Ивана Петровича Белкина», отчего и получили в русской литературе общее название «Повестей Белкина». Той же осенью Пушкин закончил и «Маленькие трагедии», а через три года в Болдино была написана «Пиковая дама». Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-12167-4</t>
   </si>
   <si>
     <t>08.11.2021</t>
   </si>
   <si>
     <t>РУССКИЕ ПОЭТЫ В БИОГРАФИЯХ И ОБРАЗЦАХ В 2 Т. ТОМ 1. ОТ КАНТЕМИРА ДО ЯЗЫКОВА</t>
   </si>
   <si>
     <t>Сост. Гербель Н. В.</t>
   </si>
   <si>
     <t>Этой книгой мы продолжаем серию переизданий замечательных хрестоматий Николая Васильевича Гербеля. «Русские поэты в биографиях и образцах» вышли в 1873 году и стали одним из наиболее полных обзоров русской поэзии. Хрестоматия включает биографии и произведения отечественных поэтов от Кантемира и Хераскова до Апухтина и Буренина. Печатается по изданию 1873 года в современной орфографии. Для широкого круга читателей. В оформлении обложки использована репродукция картины: С. Щедрин. Вид на Каменноостровский дворец через Большую Невку со стороны Строгановской набережной, 1803.</t>
   </si>
   <si>
     <t>978-5-534-12908-3, 978-5-534-15093-3</t>
   </si>
   <si>
     <t>30.11.2021</t>
   </si>
   <si>
     <t>РУССКИЕ ПОЭТЫ В БИОГРАФИЯХ И ОБРАЗЦАХ В 2 Т. ТОМ 2. ОТ ТЮТЧЕВА ДО БУРЕНИНА</t>
   </si>