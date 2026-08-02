--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>13.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>