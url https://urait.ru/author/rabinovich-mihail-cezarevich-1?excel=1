--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>26.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -813,51 +813,51 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>536558</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2024</v>
       </c>
       <c r="J5" s="8">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1179.0</v>
       </c>
       <c r="M5" s="9">
         <v>1299.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
@@ -881,51 +881,51 @@
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>561525</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1179.0</v>
       </c>
       <c r="M6" s="9">
         <v>1299.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>