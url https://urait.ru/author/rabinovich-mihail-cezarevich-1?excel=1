--- v3 (2026-04-15)
+++ v4 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>15.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,78 +130,78 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>29.12.2015</t>
   </si>
   <si>
     <t>ПЛАСТИЧЕСКАЯ АНАТОМИЯ ЧЕЛОВЕКА, ЧЕТВЕРОНОГИХ ЖИВОТНЫХ И ПТИЦ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рабинович М. Ц.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Изобразительное искусство. Дизайн</t>
   </si>
   <si>
-    <t>В учебнике описывается пластическая анатомия человека и животных. Автор книги художник с медицинским образованием, благодаря чему изложен только тот материал, который имеет практическую ценность для художников; этим и особенно изложением методики изображения на анатомических основах книга выгодно отличается от других руководств того же профиля. Книга содержит большое количество изображений: построение и схемы работы суставов, мышц и других органов, примеры построения фигуры, предварительные пластические обзоры участков тела и анатомический обзор восьми человеческих фигур в разных позах, а также разбираются классические рисунки лучших мастеров русской школы. Данный учебник хорошая база для изучения курса. Предназначается для студентов, изучающих изобразительное искусство. Может быть полезен в практической работе художника и послужить самоучителем для лиц, не изучавших пластическую анатомию.</t>
+    <t>В учебнике описывается пластическая анатомия человека и животных. Автор книги художник с медицинским образованием, благодаря чему изложен только тот материал, который имеет практическую ценность для художников. Книга написана художником, имеющим высшее медицинское образование, благодаря чему изложен только тот материал, который имеет практическую ценность для художников; этим и особенно изложением методики изображения на анатомических основах книга выгодно отличается от других руководств того же профиля. Книга содержит большое количество изображений: построение и схемы работы суставов, мышц и других органов, примеры построения фигуры, предварительные пластические обзоры участков тела и анатомический обзор восьми человеческих фигур в разных позах, а также разбираются классические рисунки лучших мастеров русской школы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07020-0</t>
   </si>
   <si>
     <t>85.15я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.03.2016</t>
   </si>
   <si>
     <t>ПЛАСТИЧЕСКАЯ АНАТОМИЯ ЧЕЛОВЕКА, ЧЕТВЕРОНОГИХ ЖИВОТНЫХ И ПТИЦ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике описываются пластическая анатомия человека, животных и птиц и ее применение в рисунке. Автор книги — художник с медицинским образованием, поэтому изложение методики изображения строится на анатомических основах, а значит, имеет практическую ценность для художников, что выгодно отличает данное издание от других руководств этого же профиля. Большое внимание уделено объемному анатомическому построению фигуры, так называемому овладению формой. В связи с этим издание содержит богатый иллюстративный материал, позволяющий рассмотреть курс как единую изобразительную дисциплину, и стремится преодолеть разобщенность между изучением пластической анатомии и ее применением. Также расширены и уточнены пластические обзоры участков живого тела, разбираются классические рисунки лучших мастеров русской школы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, изучающих изобразительное искусство. Может быть полезен в практической работе художника и послужить самоучителем для лиц, не изучавших пластическую анатомию.</t>
+    <t>В учебнике описываются пластическая анатомия человека, животных и птиц и ее применение в рисунке. Автор книги — художник с медицинским образованием, поэтому изложение методики изображения строится на анатомических основах, а значит, имеет практическую ценность для художников, что выгодно отличает данное издание от других руководств этого же профиля. Большое внимание уделено объемному анатомическому построению фигуры, так называемому овладению формой. В связи с этим издание содержит богатый иллюстративный материал, позволяющий рассмотреть курс как единую изобразительную дисциплину, и стремится преодолеть разобщенность между изучением пластической анатомии и ее применением. Также расширены и уточнены пластические обзоры участков живого тела, разбираются классические рисунки лучших мастеров русской школы.</t>
   </si>
   <si>
     <t>978-5-534-07896-1</t>
   </si>
   <si>
     <t>85.15я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -567,51 +567,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/plasticheskaya-anatomiya-cheloveka-chetveronogih-zhivotnyh-i-ptic-536558" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/plasticheskaya-anatomiya-cheloveka-chetveronogih-zhivotnyh-i-ptic-561525" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/plasticheskaya-anatomiya-cheloveka-chetveronogih-zhivotnyh-i-ptic-583487" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/plasticheskaya-anatomiya-cheloveka-chetveronogih-zhivotnyh-i-ptic-584211" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -792,183 +792,183 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>536558</v>
+        <v>583487</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1179.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1299.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.443</v>
+        <v>0.454</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>561525</v>
+        <v>584211</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1179.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1299.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.443</v>
+        <v>0.454</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>