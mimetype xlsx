--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>28.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>276</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -887,54 +887,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>276</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>