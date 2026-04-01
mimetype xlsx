--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>12.02.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>