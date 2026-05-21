--- v3 (2026-04-01)
+++ v4 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>01.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>