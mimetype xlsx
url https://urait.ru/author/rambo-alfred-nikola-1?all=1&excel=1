--- v4 (2026-05-21)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,141 +130,141 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.03.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 1. 1800-1815 ГОДЫ</t>
   </si>
   <si>
     <t>Сост. Рамбо А., Под ред. Лависса Э., Под общ. ред. Тарле Е.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Первый том посвящен приходу к власти Наполеона Бонапарта — человека, перекроившего карту Европы и навсегда изменившего мир. Рассмотрена также социально-политическая и культурная обстановка в других европейских государствах — Испании, Португалии, Италии, Швейцарии и Голландии в период с 1800 по 1815 год. Печатается по изданию 1938—1939 годов.Имеется дополнительный материал в ЭБС. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Первый том посвящен приходу к власти Наполеона Бонапарта — человека, перекроившего карту Европы и навсегда изменившего мир. Рассмотрена также социально-политическая и культурная обстановка в других европейских государствах — Испании, Португалии, Италии, Швейцарии и Голландии в период с 1800 по 1815 год. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09880-8, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>63.3(0)5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.12.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 2. 1800-1815 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Второй том освещает культурную и политическую жизнь периода с 1800 по 1815 год в Германии, Польше, Англии, Австрии и Пруссии, Венгрии, России, Соединенных Штатах Америки, восточных и скандинавских государствах. Французская история изложена в главах, посвященных походу Наполеона в Россию, закончившемся гибелью Виликой армии, войнам в Германии и самой Франции, падению Наполеона и Империи, первой реставрации Бурбонов и наполеоновскому возвращению с острова Эльбы, периоду Ста дней, драматически завершившемуся битвой при Ватерлоо. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Второй том освещает культурную и политическую жизнь периода с 1800 по 1815 год в Германии, Польше, Англии, Австрии и Пруссии, Венгрии, России, Соединенных Штатах Америки, восточных и скандинавских государствах. Французская история изложена в главах, посвященных походу Наполеона в Россию, закончившемся гибелью Великой армии, войнам в Германии и самой Франции, падению Наполеона и Империи, первой реставрации Бурбонов и наполеоновскому возвращению с острова Эльбы, периоду Ста дней, драматически завершившемуся битвой при Ватерлоо. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09881-5, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>23.12.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 3. 1815-1847 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Третий том посвящен периоду с 1815 по 1847 год. Итоги наполеоновских войн подводятся на Венском конгрессе, начинается восстановление старых порядков и определение новых границ. Подробно рассматривается культурная и политическая обстановка в России, юго-восточной Европе, Испании и Португалии, Италии, анализируются восстания в Польше и Бельгии. История Франции отражена в обзоре второй реставрации Бурбонов, революции 1830 года, Июльской монархии. В отдельных главах рассматривается административное устройство Франции, ее экономика и литература. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Третий том посвящен периоду с 1815 по 1847 год. Итоги наполеоновских войн подводятся на Венском конгрессе, начинается восстановление старых порядков и определение новых границ. Подробно рассматривается культурная и политическая обстановка в России, юго-восточной Европе, Испании и Португалии, Италии, анализируются восстания в Польше и Бельгии. История Франции отражена в обзоре второй реставрации Бурбонов, революции 1830 года, Июльской монархии. В отдельных главах рассматривается административное устройство Франции, ее экономика и литература. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09882-2, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 4. 1815-1847 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Четвертый том посвящен внешней и внутренней политике Англии, Швейцарии, германских и скандинавских государств. Особое внимание уделено государствам по ту сторону Атлантического океана — Соединенным Штатам Америки, странам Латинской Америки, а также колониям европейских держав в Африке, Азии и на Востоке. В отдельных главах освещается состояние науки и искусства в Европе, рассмотрен религиозный вопрос. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Четвертый том посвящен внешней и внутренней политике Англии, Швейцарии, германских и скандинавских государств. Особое внимание уделено государствам по ту сторону Атлантического океана — Соединенным Штатам Америки, странам Латинской Америки, а также колониям европейских держав в Африке, Азии и на Востоке. В отдельных главах освещается состояние науки и искусства в Европе, рассмотрен религиозный вопрос. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09899-0, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>30.12.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 5. 1848-1870 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Пятый том посвящен политическим событиям середины XIX века в Европе. Небывалый подъем общественного сознания вызывает в ряде стран буржуазные революции. Государства Германии встают на путь объединения, образуется единое итальянское государство, народы стремятся к самостоятельности, ведутся освободительные войны. Мир меняется — монархии свергаются, политическая борьба накаляется, класс рабочих заявляет о своих правах. События этого периода определяют дальнейшее развитие европейской цивилизации. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Пятый том посвящен политическим событиям середины XIX века в Европе. Небывалый подъем общественного сознания вызывает в ряде стран буржуазные революции. Государства Германии встают на путь объединения, образуется единое итальянское государство, народы стремятся к самостоятельности, ведутся освободительные войны. Мир меняется — монархии свергаются, политическая борьба накаляется, класс рабочих заявляет о своих правах. События этого периода определяют дальнейшее развитие европейской цивилизации. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09879-2, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>20.01.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 6. 1848-1870 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. В шестом томе рассматривается общественно-политическая обстановка середины XIX века в государствах Скандинавии, Ближнего и Дальнего Востока, Северной и Южной Америки, Европы, в колониях Франции и Великобритании. Отдельно рассмотрена эпоха «великих реформ» в России, а также Гражданская война в США и Франко-прусская война 1870—1871 годов. В соответствующих главах приводятся сведения о французской экономике и литературе, европейском искусстве, науке и религии. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. В шестом томе рассматривается общественно-политическая обстановка середины XIX века в государствах Скандинавии, Ближнего и Дальнего Востока, Северной и Южной Америки, Европы, в колониях Франции и Великобритании. Отдельно рассмотрена эпоха «великих реформ» в России, а также Гражданская война в США и Франко-прусская война 1870—1871 годов. В соответствующих главах приводятся сведения о французской экономике и литературе, европейском искусстве, науке и религии. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09900-3, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>27.01.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 7. 1870-1900 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Седьмой том посвящен политической жизни европейских государств в последних трех десятилетиях XIX века. Политики борются за власть, народы за независимость, классы за положение в обществе — конец века становится временем непримиримой, ожесточенной политической борьбы. Напряжение в международной политике растет, классовая вражда усиливается — все это уже в XX веке выльется в революции и мировые войны, страшнее которых человечество еще не знало... Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Седьмой том посвящен политической жизни европейских государств в последних трех десятилетиях XIX века. Политики борются за власть, народы за независимость, классы за положение в обществе — конец века становится временем непримиримой, ожесточенной политической борьбы. Напряжение в международной политике растет, классовая вражда усиливается — все это уже в XX веке выльется в революции и мировые войны, страшнее которых человечество еще не знало... Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09901-0, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>31.01.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 8. 1870-1900 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Восьмой том посвящен политической ситуации в конце XIX века в странах Востока, Африки и обеих Америк, дается обзор внешнеполитической ситуации в Европе. Описано завершение «раздела мира» — образование новых колоний становится невозможным, мир готовится к их перераспределению. Подробно рассматривается состояние науки, религии, искусства и экономики на рубеже веков. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Восьмой том посвящен политической ситуации в конце XIX века в странах Востока, Африки и обеих Америк, дается обзор внешнеполитической ситуации в Европе. Описано завершение «раздела мира» — образование новых колоний становится невозможным, мир готовится к их перераспределению. Подробно рассматривается состояние науки, религии, искусства и экономики на рубеже веков. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09902-7, 978-5-534-09883-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>