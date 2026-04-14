--- v1 (2026-02-20)
+++ v2 (2026-04-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -230,50 +230,53 @@
     <t>13.05.2016</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА. ПРАКТИЧЕСКИЙ КУРС 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Рамендик Д. М., Рамендик М. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Данный практический курс посвящен "модной" сейчас теме - психологическому тестированию. В нем вы найдете вполне серьезные тесты, созданные специалистами и проверенные годами (нередко - десятилетиями) профессионального использования. Но описания их результатов сделаны понятными для читателя, не обладающего психологическим образованием. Понимание свойств личности (своей и не только) нужно людям далеко не только из любопытства. Зная собственные слабые места, легче избежать ловушек, устроенных людьми или обстоятельствами. Умный человек, заинтересованный в понимании человеческой личности, сможет вынести из результатов тестов немало полезного. В этом помогут многочисленные реальные примеры.</t>
   </si>
   <si>
     <t>978-5-534-19641-2</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>10.04.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Курс предназначен, в первую очередь, для студентов, чья профессиональная деятельность предполагает работу в коллективе любого размера и регулярное деловое общение с коллегами, клиентами и заказчиками. Основное внимание уделено сведениям, важным для адаптации и эффективной работы молодого сотрудника в организации: нормальному и конфликтному общению в коллективе, факторам, определяющим впечатление о человеке, мотивации работника, правилам эффективного делового общения в различных ситуациях, а также предотвращению психологического давления и манипулирования.</t>
   </si>
   <si>
     <t>978-5-534-19130-1</t>
   </si>
   <si>
     <t>12.05.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-16967-6</t>
   </si>
   <si>
     <t>22.07.2016</t>
   </si>
   <si>
     <t>ТРЕНИНГ ЛИЧНОСТНОГО РОСТА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
@@ -1298,274 +1301,274 @@
       <c r="J10" s="8">
         <v>196</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1139.0</v>
       </c>
       <c r="M10" s="9">
         <v>1249.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.357</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584168</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>196</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1139.0</v>
       </c>
       <c r="M11" s="9">
         <v>1249.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.357</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584167</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>136</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="9">
         <v>739.0</v>
       </c>
       <c r="M12" s="9">
         <v>809.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.183</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584822</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>136</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L13" s="9">
         <v>739.0</v>
       </c>
       <c r="M13" s="9">
         <v>809.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.183</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>