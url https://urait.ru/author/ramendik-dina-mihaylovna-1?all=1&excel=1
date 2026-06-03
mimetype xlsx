--- v2 (2026-04-14)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>14.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,138 +157,138 @@
   <si>
     <t>Курс содержит краткое систематическое изложение основ психологии, включающее описания: основных методологических принципов и этапов исторического развития психологии как науки; свойств познавательных и эмоциональных процессов, регуляции и саморегуляции деятельности, мышления и речи; особенностей сознания и его состояний, основных теорий личности, закономерностей общения и взаимного влияния людей. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным и естественным направлениям. Курс также может быть использован для самообразования людьми, заинтересованными в кратком, но строго научном изложении психологических знаний.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16759-7</t>
   </si>
   <si>
     <t>88я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ И ПСИХОЛОГИЧЕСКИЙ ПРАКТИКУМ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В современном мире определенные знания о психологии необходимы не только психологам, но и каждому, чья профессиональная деятельность предполагает постоянное общение и взаимодействие с людьми. Кроме того, знание особенностей собственной личности позволяет правильно выбрать профессию и найти свое место в рабочем коллективе и жизни в целом. Цель данного издания - предоставить такие знания. Структура учебника традиционна для отечественных учебников по психологии. Ее составляют описание предмета психологии как науки, основные проблемы, которые она решает и методы психологических исследований. Проанализированы и описаны свойства психических процессов, разъяснены такие их виды, как мотивация, эмоции и воля. Также включены наиболее сложные, но практически важные и интересные для учащихся вопросы сознания, личности и общения. Часть издания составляет психологический практикум, который знакомит учащихся с разнообразными психологическими методиками. Кроме того, тесты практической части могут помочь студентам лучше понять свои собственные психологические особенности.</t>
+    <t>В современном мире определенные знания о психологии необходимы не только психологам, но и каждому, чья профессиональная деятельность предполагает постоянное общение и взаимодействие с людьми. Кроме того, знание особенностей собственной личности позволяет правильно выбрать профессию и найти свое место в рабочем коллективе и жизни в целом. Цель данного издания - предоставить такие знания. Структура учебника традиционна для отечественных учебников по психологии. Ее составляют описание предмета психологии как науки, основные проблемы, которые она решает и методы психологических исследований. Проанализированы и описаны свойства психических процессов, разъяснены такие их виды, как мотивация, эмоции и воля. Также включены наиболее сложные, но практически важные и интересные для учащихся вопросы сознания, личности и общения. Часть издания составляет психологический практикум, который знакомит учащихся с разнообразными психологическими методиками.</t>
   </si>
   <si>
     <t>978-5-534-07651-6</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>16.05.2019</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА В СОЦИАЛЬНО-КУЛЬТУРНОМ СЕРВИСЕ И ТУРИЗМЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рамендик Д. М., Одинцова О. В.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Туризм и гостеприимство</t>
   </si>
   <si>
-    <t>В современном мире определенные знания о психологии необходимы всем людям, а не только психологам. Особенно нужны они тем, чья профессия предполагает постоянное общение и взаимодействие с людьми. Для менеджера умение понимать себя и других людей не просто полезный навык, а профессиональная необходимость. Менеджер, работающий в сфере социально-культурного сервиса и туризма, обязательно должен быть немного психологом, потому что успешность его деятельности зависит именно от того, насколько он сумеет учесть и заранее предусмотреть потребности и желания клиентов. Этим проблемам и посвящено данное учебное пособие. В нем рассматриваются основные принципы и методы психодиагностики, методы определения эмоциональных психических состояний по мимике, жестам, пантомимике, особенностям речи и т. п. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим и гуманитарным направлениям, также подойдет для повышения уровня квалификации.</t>
+    <t>В современном мире определенные знания о психологии необходимы всем людям, а не только психологам. Особенно нужны они тем, чья профессия предполагает постоянное общение и взаимодействие с людьми. Для менеджера умение понимать себя и других людей не просто полезный навык, а профессиональная необходимость. Менеджер, работающий в сфере социально-культурного сервиса и туризма, обязательно должен быть немного психологом, потому что успешность его деятельности зависит именно от того, насколько он сумеет учесть и заранее предусмотреть потребности и желания клиентов. Этим проблемам и посвящено данное учебное пособие. В нем рассматриваются основные принципы и методы психодиагностики, методы определения эмоциональных психических состояний по мимике, жестам, пантомимике, особенностям речи и т. п.</t>
   </si>
   <si>
     <t>978-5-534-10049-5</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>08.08.2019</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА В СОЦИАЛЬНО-КУЛЬТУРНОМ СЕРВИСЕ И ТУРИЗМЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В современном мире определенные знания о психологии необходимы всем людям, а не только психологам. Особенно нужны они тем, чья профессия предполагает постоянное общение и взаимодействие с людьми. Для менеджера умение понимать себя и других людей не просто полезный навык, а профессиональная необходимость. Менеджер, работающий в сфере социально-культурного сервиса и туризма, обязательно должен быть немного психологом, потому что успешность его деятельности зависит именно от того, насколько он сумеет учесть и заранее предусмотреть потребности и желания клиентов. Этим проблемам и посвящено данное учебное пособие. В нем рассматриваются основные принципы и методы психодиагностики, методы определения эмоциональных психических состояний по мимике, жестам, пантомимике, особенностям речи и т. п. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования, обучающихся по экономическим, социально-экономическим и гуманитарным специальностям, также подойдет для повышения уровня квалификации.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-10855-2</t>
   </si>
   <si>
     <t>88.8я723</t>
   </si>
   <si>
     <t>13.05.2016</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА. ПРАКТИЧЕСКИЙ КУРС 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Рамендик Д. М., Рамендик М. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Данный практический курс посвящен "модной" сейчас теме - психологическому тестированию. В нем вы найдете вполне серьезные тесты, созданные специалистами и проверенные годами (нередко - десятилетиями) профессионального использования. Но описания их результатов сделаны понятными для читателя, не обладающего психологическим образованием. Понимание свойств личности (своей и не только) нужно людям далеко не только из любопытства. Зная собственные слабые места, легче избежать ловушек, устроенных людьми или обстоятельствами. Умный человек, заинтересованный в понимании человеческой личности, сможет вынести из результатов тестов немало полезного. В этом помогут многочисленные реальные примеры.</t>
   </si>
   <si>
     <t>978-5-534-19641-2</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>10.04.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Курс предназначен, в первую очередь, для студентов, чья профессиональная деятельность предполагает работу в коллективе любого размера и регулярное деловое общение с коллегами, клиентами и заказчиками. Основное внимание уделено сведениям, важным для адаптации и эффективной работы молодого сотрудника в организации: нормальному и конфликтному общению в коллективе, факторам, определяющим впечатление о человеке, мотивации работника, правилам эффективного делового общения в различных ситуациях, а также предотвращению психологического давления и манипулирования.</t>
   </si>
   <si>
     <t>978-5-534-19130-1</t>
   </si>
   <si>
     <t>12.05.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Книга предназначена, в первую очередь, для студентов, чья профессиональная деятельность предполагает работу в коллективе любого размера и регулярное деловое общение с коллегами, клиентами и заказчиками. Основное внимание уделено сведениям, важным для адаптации и эффективной работы молодого сотрудника в организации: нормальному и конфликтному общению в коллективе, факторам, определяющим впечатление о человеке, мотивации работника, правилам эффективного делового общения в различных ситуациях, а также предотвращению психологического давления и манипулирования.</t>
   </si>
   <si>
     <t>978-5-534-16967-6</t>
   </si>
   <si>
     <t>22.07.2016</t>
   </si>
   <si>
     <t>ТРЕНИНГ ЛИЧНОСТНОГО РОСТА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
     <t>В учебнике кратко рассмотрены теоретические основы тренинга личностного роста, направленного на практическое развитие социально-психологических навыков личности студентов. Такое развитие является частью учебного процесса, прежде всего для тех учащихся, чья будущая специальность предполагает постоянное активное общение, совместное решение неожиданных и неоднозначных задач, а также подготовку и проведение тренингов. В учебнике описаны этические и организационные правила проведения тренинга, а также отличия учебного социально-психологического тренинга от других форм психологического воздействия. Основную часть книги составляют более 90 упражнений по развитию личностных качеств, навыков общения, а также по улучшению памяти и саморегуляции.</t>
   </si>
   <si>
     <t>978-5-534-07294-5</t>
   </si>
   <si>
     <t>25.07.2016</t>
   </si>
@@ -1164,389 +1164,389 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1219.0</v>
       </c>
       <c r="M8" s="9">
         <v>1339.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.377</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584229</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>139</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L9" s="9">
         <v>749.0</v>
       </c>
       <c r="M9" s="9">
         <v>819.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.186</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589759</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>196</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1139.0</v>
       </c>
       <c r="M10" s="9">
         <v>1249.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.357</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584168</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>196</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1139.0</v>
       </c>
       <c r="M11" s="9">
         <v>1249.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.357</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584167</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>136</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L12" s="9">
         <v>739.0</v>
       </c>
       <c r="M12" s="9">
         <v>809.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.183</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584822</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>136</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L13" s="9">
         <v>739.0</v>
       </c>
       <c r="M13" s="9">
         <v>809.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>