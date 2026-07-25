--- v3 (2026-06-03)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>03.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>