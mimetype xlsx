--- v4 (2026-07-25)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -933,54 +933,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>179</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1059.0</v>
+        <v>1119.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1159.0</v>
+        <v>1229.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1003,54 +1003,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>274</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1499.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1649.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1073,54 +1073,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>212</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1219.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1143,54 +1143,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>212</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1219.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1213,54 +1213,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>139</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="9">
-        <v>749.0</v>
+        <v>789.0</v>
       </c>
       <c r="M9" s="9">
-        <v>819.0</v>
+        <v>869.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1283,54 +1283,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>196</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1249.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>
@@ -1353,54 +1353,54 @@
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>196</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1249.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
@@ -1423,54 +1423,54 @@
       <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>136</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L12" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M12" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>
@@ -1493,54 +1493,54 @@
       <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>136</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L13" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M13" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>