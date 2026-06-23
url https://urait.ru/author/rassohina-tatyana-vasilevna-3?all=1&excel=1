--- v3 (2026-04-28)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>28.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,114 +133,114 @@
   <si>
     <t>18.03.2024</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ ТУРИСТСКИХ ДЕСТИНАЦИЙ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Рассохина Т. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Туризм и гостеприимство</t>
   </si>
   <si>
-    <t>Курс ориентирован на формирование углубленного представления об управлении объектами туристической деятельности, территориальными туристско-рекреационными системами — дестинациями различного масштаба. Содержание курса отражает основные аспекты менеджмента и маркетинга туристских дестинаций и туристских территорий регионального и муниципального уровней. Весь материал базируется на принципах устойчивого развития туризма и политике РФ в этой области. Курс в полной мере отвечает требованиям, предъявляемым к учебно-методическим материалам в рамках компетентностного подхода к обучению. Все разделы содержат практические примеры — кейсы и контрольные вопросы, направленные на формирование конкретных компетенций. Рассматриваются примеры как из зарубежного опыта, так и из практики отечественных органов управления туризмом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и социально-экономическим направлениям.</t>
+    <t>Курс ориентирован на формирование углубленного представления об управлении объектами туристической деятельности, территориальными туристско-рекреационными системами — дестинациями различного масштаба. Содержание курса отражает основные аспекты менеджмента и маркетинга туристских дестинаций и туристских территорий регионального и муниципального уровней. Весь материал базируется на принципах устойчивого развития туризма и политике РФ в этой области. Курс в полной мере отвечает требованиям, предъявляемым к учебно-методическим материалам в рамках компетентностного подхода к обучению. Все разделы содержат практические примеры — кейсы и контрольные вопросы, направленные на формирование конкретных компетенций. Рассматриваются примеры как из зарубежного опыта, так и из практики отечественных органов управления туризмом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16585-2</t>
   </si>
   <si>
     <t>65.43я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.03.2024</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ ТУРИСТСКИХ ДЕСТИНАЦИЙ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебник ориентирован на формирование углубленного представления об управлении объектами туристической деятельности территориальными туристско-рекреационными системами — дестинациями различного масштаба. Содержание книги отражает основные аспекты менеджмента и маркетинга туристских дестинаций регионального и муниципального уровня. Весь материал базируется на принципах устойчивого развития туризма и политике РФ в этой области. Учебник в полной мере отвечает требованиям, предъявляемым к учебно-методическим материалам в рамках компетентностного подхода к обучению. Все разделы содержат практические примеры — кейсы и контрольные вопросы, направленные на формирование конкретных компетенций. Рассматриваются примеры как из зарубежного опыта, так и из практики отечественных органов управления туризмом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Учебник ориентирован на формирование углубленного представления об управлении объектами туристической деятельности территориальными туристско-рекреационными системами — дестинациями различного масштаба. Содержание книги отражает основные аспекты менеджмента и маркетинга туристских дестинаций регионального и муниципального уровня. Весь материал базируется на принципах устойчивого развития туризма и политике РФ в этой области. Учебник в полной мере отвечает требованиям, предъявляемым к учебно-методическим материалам в рамках компетентностного подхода к обучению. Все разделы содержат практические примеры — кейсы и контрольные вопросы, направленные на формирование конкретных компетенций. Рассматриваются примеры как из зарубежного опыта, так и из практики отечественных органов управления туризмом. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-16586-9</t>
   </si>
   <si>
     <t>65.43я723</t>
   </si>
   <si>
     <t>17.01.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ЭКСКУРСИОННОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Рассохиной Т.В.</t>
   </si>
   <si>
-    <t>Курс посвящен вопросам организации деятельности по организации и реализации экскурсионных услуг, разработке экскурсий и сопровождению экскурсантов по маршруту экскурсии. Особое внимание уделено профессиональному мастерству экскурсоводов и психологическим аспектам проведения экскурсий. Курс включает практикум, состоящий из кейсов, основанных на материалах, предоставленных туристскими предприятиями России и Узбекистана, и направленных на овладение практическими навыками организации экскурсионной деятельности. Соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования по направлениям «Туризм», «Туризм и туристские дестинации» и «Менеджмент» (направленности «Менеджмент туризма», «Международный менеджмент в туризме»). В курсе учтены требования профессионального стандарта «Экскурсовод (гид)» и Положения об аттестации экскурсоводов (гидов) и гидов-переводчиков. Предназначен для студентов, обучающихся по направлениям «Туризм», «Туризм и туристские дестинации» и «Менеджмент», а также для студентов других направлений обучения. Курс адресован также практическим работникам туристской индустрии и органов управления туризмом в регионах и муниципальных образованиях, а также может быть полезен всем тем, кто интересуется данной тематикой.</t>
+    <t>Курс посвящен вопросам организации деятельности по организации и реализации экскурсионных услуг, разработке экскурсий и сопровождению экскурсантов по маршруту экскурсии. Особое внимание уделено профессиональному мастерству экскурсоводов и психологическим аспектам проведения экскурсий. Курс включает практикум, состоящий из кейсов, основанных на материалах, предоставленных туристскими предприятиями России и Узбекистана, и направленных на овладение практическими навыками организации экскурсионной деятельности. Соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования по направлениям «Туризм», «Туризм и туристские дестинации» и «Менеджмент» (направленности «Менеджмент туризма», «Международный менеджмент в туризме»). В курсе учтены требования профессионального стандарта «Экскурсовод (гид)» и Положения об аттестации экскурсоводов (гидов) и гидов-переводчиков.</t>
   </si>
   <si>
     <t>978-5-534-16991-1</t>
   </si>
   <si>
     <t>77.02я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.03.2024</t>
   </si>
   <si>
     <t>ПРЕДОСТАВЛЕНИЕ ЭКСКУРСИОННЫХ УСЛУГ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Курс посвящен вопросам предоставления экскурсионных услуг, а также теме разработки экскурсий и сопровождения экскурсантов. Особое внимание уделено профессиональному мастерству экскурсоводов и психологическим аспектам проведения экскурсий. Курс включает практикум, состоящий из кейсов, основанных на материалах, предоставленных туристскими предприятиями России и Узбекистана, и направленных на овладение практическими навыками организации экскурсионной деятельности. Соответствует актуальным требованиям федеральных государственных образовательных стандартов среднего профессионального образования по направлениям «Туризм», «Туризм и гостеприимство». В курсе учтены требования профессионального стандарта «Экскурсовод (гид)» и Положения об аттестации экскурсоводов (гидов) и гидов-переводчиков. Предназначен для студентов, обучающихся по направлениям «Туризм», «Туризм и гостеприимство», а также для студентов других направлений обучения. Учебник адресован также практическим работникам туристкой индустрии и органов управления туризмом в регионах и муниципальных образованиях, а также может быть полезен всем тем, кто интересуется данной тематикой.</t>
+    <t>Курс посвящен вопросам предоставления экскурсионных услуг, а также теме разработки экскурсий и сопровождения экскурсантов. Особое внимание уделено профессиональному мастерству экскурсоводов и психологическим аспектам проведения экскурсий. Курс включает практикум, состоящий из кейсов, основанных на материалах, предоставленных туристскими предприятиями России и Узбекистана, и направленных на овладение практическими навыками организации экскурсионной деятельности. Соответствует требованиям федеральных государственных образовательных стандартов среднего профессионального образования по направлениям «Туризм», «Туризм и гостеприимство». В курсе учтены требования профессионального стандарта «Экскурсовод (гид)» и Положения об аттестации экскурсоводов (гидов) и гидов-переводчиков.</t>
   </si>
   <si>
     <t>978-5-534-18947-6</t>
   </si>
   <si>
     <t>77.02я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>