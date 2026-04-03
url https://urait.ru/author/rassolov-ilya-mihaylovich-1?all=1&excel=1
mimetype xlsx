--- v1 (2026-02-09)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>09.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>