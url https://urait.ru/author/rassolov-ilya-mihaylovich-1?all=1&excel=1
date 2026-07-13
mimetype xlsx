--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>20.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,105 +166,102 @@
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.10.2023</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННОЕ ПРАВО 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Рассолов И. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Рассматриваются предмет, методы, основные тенденции развития науки информационного права, современное состояние информационного законодательства, а также принципы и функции этой комплексной отрасли права. Раскрываются основные черты и признаки информационного общества, информационно-правовой механизм воздействия права на информационные отношения и современные технологии. Подробно рассказывается об основных институтах информационного права: правовых основах электронного документооборота; правовом регулировании СМИ; интернет-праве; электронной торговле; персональных данных; информационной безопасности и др. В курс добавлен новый материал, касающийся правового регулирования отношений в сфере цифровой экономики; оборота генетической информации; действия позитивного права в пространстве-времени; машиночитаемого права; правопонимания систем искусственного интеллекта; обоснования авторской концепции «электронного лица». Соответствует актуальным требованиям федерального государственного образовательного стандарта. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Рассматриваются предмет, методы, основные тенденции развития науки информационного права, современное состояние информационного законодательства, а также принципы и функции этой комплексной отрасли права. Раскрываются основные черты и признаки информационного общества, информационно-правовой механизм воздействия права на информационные отношения и современные технологии. Подробно рассказывается об основных институтах информационного права: правовых основах электронного документооборота; правовом регулировании СМИ; интернет-праве; электронной торговле; персональных данных; информационной безопасности и др. В курс добавлен новый материал, касающийся правового регулирования отношений в сфере цифровой экономики; оборота генетической информации; действия позитивного права в пространстве-времени; машиночитаемого права; правопонимания систем искусственного интеллекта; обоснования авторской концепции «электронного лица».</t>
   </si>
   <si>
     <t>978-5-534-18147-0</t>
   </si>
   <si>
     <t>67.404.3я73</t>
   </si>
   <si>
     <t>21.09.2023</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННОЕ ПРАВО 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Рассматриваются предмет, методы, основные тенденции развития науки информационного права, современное состояние информационного законодательства, а также принципы и функции этой комплексной отрасли права. Раскрываются основные черты и признаки информационного общества, информационно-правовой механизм воздействия права на информационные отношения и современные технологии. Подробно рассказывается об основных институтах информационного права: правовых основах электронного документооборота; правовом регулировании СМИ; интернет-праве; электронной торговле; персональных данных; информационной безопасности и др. В курс добавлен новый материал, касающийся правового регулирования отношений в сфере цифровой экономики; оборота генетической информации; действия позитивного права в пространстве-времени; машиночитаемого права; правопонимания систем искусственного интеллекта; обоснования авторской концепции «электронного лица». Новое издание выполнено с учетом последних изменений информационного законодательства, в частности Федеральных законов «Об информации, информационных технологиях и о защите информации», «О средствах массовой информации», «О цифровых правах», «О цифровых финансовых активах», «О связи», «О защите детей от информации, причиняющей вред их здоровью и развитию» и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, аспирантов и преподавателей.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18043-5</t>
   </si>
   <si>
     <t>18.07.2024</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Булатецкий Ю. Е., Рассолов И. М. ; Под ред. Бабурина С.Н., Машкина Н.А.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы российского коммерческого права, важнейшие законы и иные нормативные правовые акты, регулирующие отношения сторон в процессе коммерческой деятельности. Теория и практика развития торгового права в Российской Федерации рассматривается в сопоставлении с другими странами. Раскрываются главные формы и методы защиты прав участников коммерческой деятельности. Особое внимание в курсе уделено анализу основных видов договоров, применяемых в товарообороте, кредитно-расчетным правоотношениям, особенностям регулирования электронной торговли. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов, обучающихся по направлению «Коммерция», специальностям «Коммерция», «Маркетинг», «Реклама», «Юриспруденция», преподавателей и аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, а также может быть полезен всем тем, кто заинтересован в повышении своей личной эффективности.</t>
+    <t>В курсе рассматриваются актуальные вопросы российского коммерческого права, важнейшие законы и иные нормативные правовые акты, регулирующие отношения сторон в процессе коммерческой деятельности. Теория и практика развития торгового права в Российской Федерации рассматривается в сопоставлении с другими странами. Раскрываются главные формы и методы защиты прав участников коммерческой деятельности. Особое внимание в курсе уделено анализу основных видов договоров, применяемых в товарообороте, кредитно-расчетным правоотношениям, особенностям регулирования электронной торговли.</t>
   </si>
   <si>
     <t>978-5-534-19711-2</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>19.06.2017</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ЭКОНОМИКИ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Колычев А. М., Рассолов И. М.</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основы правового обеспечения экономических отношений, положения гражданского, уголовного, трудового права, законодательства в области финансов и бухгалтерского учета, законодательства об административной ответственности. Описаны международно-правовое регулирование экономических отношений, особенности правового регулирования внешнеэкономической деятельности, гражданское и торговое право зарубежных стран. Кроме того, в учебнике проанализированы последние изменения российского законодательства, в частности положения федеральных законов «Об основах государственного регулирования торговой деятельности в Российской Федерации», «Об альтернативной процедуре урегулирования споров с участием посредника (процедуре медиации)» и др. Каждая глава включает вопросы и задания для самопроверки, а также список рекомендуемой литературы.</t>
+    <t>В учебнике рассмотрены основы правового обеспечения экономических отношений, положения гражданского, уголовного, трудового права, законодательства в области финансов и бухгалтерского учета, законодательства об административной ответственности. Описаны международно-правовое регулирование экономических отношений, особенности правового регулирования внешнеэкономической деятельности, гражданское и торговое право зарубежных стран.</t>
   </si>
   <si>
     <t>978-5-534-04562-8</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1043,201 +1040,201 @@
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
         <v>2209.0</v>
       </c>
       <c r="M7" s="9">
         <v>2429.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.637</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582666</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>431</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="9">
         <v>2229.0</v>
       </c>
       <c r="M8" s="9">
         <v>2449.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.642</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582976</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>403</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
         <v>2099.0</v>
       </c>
       <c r="M9" s="9">
         <v>2309.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.608</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>