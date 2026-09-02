--- v4 (2026-07-13)
+++ v5 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>13.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,57 +175,57 @@
   <si>
     <t>ИНФОРМАЦИОННОЕ ПРАВО 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Рассолов И. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Рассматриваются предмет, методы, основные тенденции развития науки информационного права, современное состояние информационного законодательства, а также принципы и функции этой комплексной отрасли права. Раскрываются основные черты и признаки информационного общества, информационно-правовой механизм воздействия права на информационные отношения и современные технологии. Подробно рассказывается об основных институтах информационного права: правовых основах электронного документооборота; правовом регулировании СМИ; интернет-праве; электронной торговле; персональных данных; информационной безопасности и др. В курс добавлен новый материал, касающийся правового регулирования отношений в сфере цифровой экономики; оборота генетической информации; действия позитивного права в пространстве-времени; машиночитаемого права; правопонимания систем искусственного интеллекта; обоснования авторской концепции «электронного лица».</t>
   </si>
   <si>
     <t>978-5-534-18147-0</t>
   </si>
   <si>
     <t>67.404.3я73</t>
   </si>
   <si>
-    <t>21.09.2023</t>
-[...5 lines deleted...]
-    <t>978-5-534-18043-5</t>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>ИНФОРМАЦИОННОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>978-5-534-22306-4</t>
   </si>
   <si>
     <t>18.07.2024</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Булатецкий Ю. Е., Рассолов И. М. ; Под ред. Бабурина С.Н., Машкина Н.А.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы российского коммерческого права, важнейшие законы и иные нормативные правовые акты, регулирующие отношения сторон в процессе коммерческой деятельности. Теория и практика развития торгового права в Российской Федерации рассматривается в сопоставлении с другими странами. Раскрываются главные формы и методы защиты прав участников коммерческой деятельности. Особое внимание в курсе уделено анализу основных видов договоров, применяемых в товарообороте, кредитно-расчетным правоотношениям, особенностям регулирования электронной торговли.</t>
   </si>
   <si>
     <t>978-5-534-19711-2</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>19.06.2017</t>
   </si>
@@ -627,51 +627,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnoe-pravo-583809" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnoe-pravo-589521" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnoe-pravo-582668" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582666" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-ekonomiki-582976" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnoe-pravo-583809" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnoe-pravo-589521" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnoe-pravo-601103" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582666" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-ekonomiki-582976" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -992,115 +992,115 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.637</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>582668</v>
+        <v>601103</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>2209.0</v>
+        <v>2159.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2429.0</v>
+        <v>2369.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.637</v>
+        <v>0.624</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582666</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>