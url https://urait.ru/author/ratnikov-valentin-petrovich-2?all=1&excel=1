--- v1 (2026-03-26)
+++ v2 (2026-05-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
-[...1 lines deleted...]
-    <t>27.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>15.11.2013</t>
   </si>
   <si>
     <t>ДЕЛОВЫЕ КОММУНИКАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Ратников В. П. ; Отв. ред. Ратников В. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
   <si>
-    <t>Данный учебник представляет собой базовый курс по теории деловых коммуникаций. Изложены общая теория, категориальный аппарат дисциплины, особенности применения каждого вида и формы коммуникаций, методы анализа их экономической эффективности. Рассмотрен негативный контекст деловых коммуникаций (социально-психологические конфликты, стрессы и т.д.), а также раскрыты способы и механизмы их профилактики и преодоления. В учебнике представлены вопросы и задания для самоконтроля, краткий словарь основных терминов и понятий.</t>
+    <t>Данный учебник представляет собой базовый курс по теории деловых коммуникаций. Изложены общая теория, категориальный аппарат дисциплины, особенности применения каждого вида и формы коммуникаций, методы анализа их экономической эффективности. Рассмотрен негативный контекст деловых коммуникаций (социально-психологические конфликты, стрессы и т.д.), а также раскрыты способы и механизмы их профилактики и преодоления. В учебнике представлены вопросы и задания для самоконтроля, тесты, краткий словарь основных терминов и понятий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18744-1</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.06.2017</t>
   </si>
   <si>
     <t>ЕСТЕСТВОЗНАНИЕ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Лавриненко В.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -211,66 +211,63 @@
   <si>
     <t>978-5-534-21242-6</t>
   </si>
   <si>
     <t>20z73</t>
   </si>
   <si>
     <t>09.12.2014</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник</t>
   </si>
   <si>
     <t>Отв. ред. Чумаков А. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Изучить философию только по учебнику, каким бы хорошим он ни был, невозможно, можно только выучить. Нет философии вообще, а есть философия Платона, Аристотеля, Фомы Аквинского, Рене Декарта, Иммануила Канта, Георга Гегеля, Владимира Соловьева, Карла Маркса и многих других, не менее замечательных авторов. Философия - это не только идеи, но и стиль, неповторимая личность философа, воплощенная в его текстах. Читая тексты великих философов, мы приобщаемся к их мудрости, они становятся нашими собеседниками и начинается сотворчество через века. Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
+    <t>Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
   </si>
   <si>
     <t>978-5-534-18424-2</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>16.05.2019</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие является дополнением к учебнику «Философия» В. Н. Лавриненко. В нём содержатся избранные тексты, фрагменты и выдержки из оригинальных произведений наиболее известных и авторитетных философов, работы которых являются лучшей частью богатейшего наследия мировой философской мысли. Представлено в двух частях. В первую входят предмет и история философии, во вторую — основные проблемы философии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей и всех, кто интересуется проблемами философии.</t>
   </si>
   <si>
     <t>978-5-534-18425-9</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1189,61 +1186,61 @@
       <c r="K9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="9">
         <v>2669.0</v>
       </c>
       <c r="M9" s="9">
         <v>2939.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.745</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>