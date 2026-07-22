--- v2 (2026-05-23)
+++ v3 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>23.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>