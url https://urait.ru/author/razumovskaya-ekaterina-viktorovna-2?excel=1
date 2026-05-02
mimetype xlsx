--- v1 (2026-03-14)
+++ v2 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>14.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>