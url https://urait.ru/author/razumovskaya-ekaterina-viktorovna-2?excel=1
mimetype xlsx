--- v2 (2026-05-02)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>02.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,72 +196,72 @@
   <si>
     <t>Гражданское право. Особенная часть 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс обеспечивает углубленное изучение отдельных видов обязательств в российском гражданском праве. Студенты освоят правовое регулирование ключевых договорных институтов (купли-продажи, аренды, подряда, возмездного оказания услуг), а также внедоговорных обязательств. Особое внимание уделяется современным аспектам регулирования финансовых услуг. Актуальность курса определяется его практической значимостью для юридического сопровождения хозяйственной деятельности. Полученные компетенции необходимы для успешной работы в качестве корпоративного юриста, в нотариате, адвокатуре и судебной системе. Практическая направленность обучения на платформе реализуется через интерактивные тесты и решение задач. Курс сопровождается видеолекциями.</t>
   </si>
   <si>
     <t>978-5-534-20763-7</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс обеспечивает углубленное изучение отдельных видов обязательств в российском гражданском праве. Студенты освоят правовое регулирование ключевых договорных институтов (купли-продажи, аренды, подряда, возмездного оказания услуг), а также внедоговорных обязательств. Особое внимание уделяется современным аспектам регулирования финансовых услуг. Актуальность курса определяется его практической значимостью для юридического сопровождения хозяйственной деятельности. Практическая направленность обучения на платформе реализуется через интерактивные тесты и решение задач. Курс сопровождается видеолекциями</t>
   </si>
   <si>
     <t>978-5-534-20735-4</t>
   </si>
   <si>
     <t>27.01.2021</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В данном курсе собраны все теоретические основы и коллизионные вопросы нормативно-правового регулирования контрактно-правовых аспектов хозяйственной деятельности. Наряду с этим курс содержит обобщение всего имеющегося на сегодняшний день опыта практико-применительного характера, что позволяет использовать данный курс не только для учебных целей, но и для нивелирования реальных правовых рисков в области договорного права. Курс состоит из двух частей. Первая часть раскрывает основные общие положения договорного права об обязательствах, договорах, а также практико-ориентированные аспекты договорного права, такие как квалификация договора, его форма, условия, сроки и порядок заключения, а также основания изменения и расторжения. Вторая часть содержит темы, которые раскрывают основные черты, характеристику, условия заключения, расторжения и нюансы, касающиеся действия именно конкретных видов договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программам академического бакалавриата и магистратуры, преподавателей, практикующих специалистов, а также для всех, кто интересуется вопросами договорного права.</t>
+    <t>В данном курсе собраны все теоретические основы и коллизионные вопросы нормативно-правового регулирования контрактно-правовых аспектов хозяйственной деятельности. Наряду с этим курс содержит обобщение всего имеющегося на сегодняшний день опыта практико-применительного характера, что позволяет использовать данный курс не только для учебных целей, но и для нивелирования реальных правовых рисков в области договорного права. Курс состоит из двух частей. Первая часть раскрывает основные общие положения договорного права об обязательствах, договорах, а также практико-ориентированные аспекты договорного права, такие как квалификация договора, его форма, условия, сроки и порядок заключения, а также основания изменения и расторжения. Вторая часть содержит темы, которые раскрывают основные черты, характеристику, условия заключения, расторжения и нюансы, касающиеся действия именно конкретных видов договоров.</t>
   </si>
   <si>
     <t>978-5-534-18398-6</t>
   </si>
   <si>
     <t>67.404.2я73</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-18399-3</t>
   </si>
   <si>
     <t>06.06.2023</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В настоящем издании освещены основные вопросы правового регулирования бизнеса, без знания которых разумная и эффективная предпринимательская деятельность в современном обществе невозможна. Подробно рассмотрены правовой статус субъектов предпринимательства и режим имущества в хозяйственном обороте, основы несостоятельности (банкротства), финансирования и кредитования, а также государственного регулирования. Автор акцентирует внимание обучающихся скорее на практических, нежели на теоретических проблемах предпринимательского права. Соответствует актуальным требованиям Федерального государственного бразовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений.</t>
+    <t>В настоящем издании освещены основные вопросы правового регулирования бизнеса, без знания которых разумная и эффективная предпринимательская деятельность в современном обществе невозможна. Автор акцентирует внимание обучающихся скорее на практических, нежели на теоретических проблемах предпринимательского права.</t>
   </si>
   <si>
     <t>978-5-534-16957-7</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В настоящем издании освещены основные вопросы правового регулирования бизнеса, без знания которых разумная и эффективная предпринимательская деятельность в современном обществе невозможна. Подробно рассмотрены правовой статус субъектов предпринимательства и режим имущества в хозяйственном обороте, основы несостоятельности (банкротства), финансирования и кредитования, а также государственного регулирования. Автор акцентирует внимание читателя скорее на практических, нежели на теоретических проблемах предпринимательского права.</t>
   </si>
   <si>
     <t>978-5-534-16958-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>