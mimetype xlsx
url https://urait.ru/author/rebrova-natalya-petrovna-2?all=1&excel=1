--- v0 (2026-02-20)
+++ v1 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>20.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>