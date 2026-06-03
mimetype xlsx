--- v1 (2026-04-14)
+++ v2 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>14.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,90 @@
   <si>
     <t>29.10.2014</t>
   </si>
   <si>
     <t>МАРКЕТИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Реброва Н. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и практические аспекты развития системы маркетинга, концепции управления им, его виды, структура, вопросы разработки ценовой политики фирмы, исследования рынка, поведения потребителей, продвижения и распределения товаров и услуг, конкурентных стратегий предприятия, планирования маркетинговой деятельности. Приведен опыт практического использования маркетинга в деятельности российских предприятий и зарубежных фирм. Рассмотрены практические механизмы современных технологий маркетинга как инструмента проведения рыночных реформ</t>
+    <t>В учебнике рассматриваются теоретические и практические аспекты развития системы маркетинга, концепции управления им, его виды, структура, вопросы разработки ценовой политики фирмы, исследования рынка, поведения потребителей, продвижения и распределения товаров и услуг, конкурентных стратегий предприятия, планирования маркетинговой деятельности. Приведен опыт практического использования маркетинга в деятельности российских предприятий и зарубежных фирм. Рассмотрены практические механизмы современных технологий маркетинга как инструмента проведения рыночных реформ. Каждая глава содержит практикум, включающий контрольные вопросы, задания и упражнения, тесты и кейсы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03466-0</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.03.2015</t>
   </si>
   <si>
     <t>ОСНОВЫ МАРКЕТИНГА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и практические аспекты развития системы маркетинга, концепции управления им, его виды, структура, вопросы разработки ценовой политики фирмы, исследования рынка, поведения потребителей, продвижения и распределения товаров и услуг, конкурентных стратегий предприятия, планирования маркетинговой деятельности. Приведен опыт практического использования маркетинга в деятельности российских предприятий и зарубежных фирм. Рассмотрены практические механизмы современных технологий маркетинга как инструмента проведения рыночных реформ.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-03462-2</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>27.06.2017</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКИЙ МАРКЕТИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Учебник предназначен для более глубокого усвоения студентами и магистрантами теоретической части дисциплины «Стратегический маркетинг», а также проведения практических занятий и организации самостоятельной работы. В учебнике нашли отражение концепции стратегического маркетинга в современных рыночных условиях, а также история появления и развития маркетинга. Изучение материала позволит приобрести навыки эффективного использования приемов и методов стратегического маркетинга в процессе организации производственной, финансовой и коммерческой деятельности фирмы. Студенты и магистранты научатся применять все необходимые элементы маркетинга для продвижения продукции и услуг. Предлагаются материалы о применении маркетинговых стратегиях для продвижения знаний о регионе. В конце каждой главы имеется практикум: кейсы, вопросы и задания для самоконтроля. Кейсы рассказывают о практике маркетинга в российских и зарубежных компаниях. Специально выделены основные определения и примеры. Список литературы включает перечень текущих публикаций «Издательства Юрайт», к которым стоит обращаться для расширения знаний по теме.</t>
+    <t>Учебник предназначен для более глубокого усвоения студентами и магистрантами теоретической части дисциплины «Стратегический маркетинг», а также проведения практических занятий и организации самостоятельной работы. В учебнике нашли отражение концепции стратегического маркетинга в современных рыночных условиях, а также история появления и развития маркетинга. Изучение материала позволит приобрести навыки эффективного использования приемов и методов стратегического маркетинга в процессе организации производственной, финансовой и коммерческой деятельности фирмы. В конце каждой главы имеется практикум: кейсы, вопросы и задания для самоконтроля. Кейсы рассказывают о практике маркетинга в российских и зарубежных компаниях. Специально выделены основные определения и примеры. Список литературы включает перечень текущих публикаций «Издательства Юрайт», к которым стоит обращаться для расширения знаний по теме.</t>
   </si>
   <si>
     <t>978-5-9916-9092-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -925,127 +922,127 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1519.0</v>
       </c>
       <c r="M6" s="9">
         <v>1669.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.456</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>598631</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>186</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1099.0</v>
       </c>
       <c r="M7" s="9">
         <v>1209.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.345</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>