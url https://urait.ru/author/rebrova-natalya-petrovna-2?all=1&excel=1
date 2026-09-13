--- v3 (2026-07-26)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -831,54 +831,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>277</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1669.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -901,54 +901,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>277</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1669.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -971,54 +971,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>186</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1209.0</v>
+        <v>1259.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>