--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>07.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,71 +127,74 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>28.04.2020</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 1. ПСИХИЧЕСКАЯ САМОРЕГУЛЯЦИЯ</t>
   </si>
   <si>
     <t>Решетников М. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В книге определяются значение и место аутогенной тренировки в современной психотерапии и психопрофилактике, излагаются современные взгляды на физиологические и психологические основы и механизмы метода, а также современные модификации аутогенной тренировки. Освещаются методика обучающего курса и вопросы лечебного и прикладного применения метода. Для студентов высших учебных заведений, аспирантов, преподавателей, врачей, нейрофизиологов, психологов и всех интересующихся вопросами психической саморегуляции и аутогенной тренировки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13552-7, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.06.2020</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 2. ПСИХИЧЕСКАЯ ТРАВМА</t>
   </si>
   <si>
+    <t>Психодиагностика. Психоанализ.</t>
+  </si>
+  <si>
     <t>Книга «Психическая травма» является продолжением и отчасти итогом того, что автором было написано ранее, поскольку возникла необходимость восстановить в качестве единого целого информацию, которая была разбросана по немногочисленным источникам, а также изложить основные положения аналитической теории травмы. Рассматриваются история изучения психических травм, методы их диагностики, симптоматика посттравматических расстройств и методы их коррекции. Пособие содержит большой объем практики, в том числе авторской. Издание предназначено для студентов высших учебных заведений, обучающихся по специальности «Клиническая психология», изучающих дисциплины, связанные с диагностикой психических травм и посттравматическими состояниями, а также рассчитано на специалистов — психотерапевтов, психиатров, психологов и всех, кто интересуется проблемами исследуемого вопроса.</t>
   </si>
   <si>
     <t>978-5-534-13561-9</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 3. ПСИХИЧЕСКОЕ РАССТРОЙСТВО 2-е изд., испр. и доп</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
     <t>Книга посвящена историко-методологическому анализу представлений о психике и психическом расстройстве и включает критическое переосмысление идей выдающихся философов и врачей о различных формах психопатологии и методах их терапии от Античности до современности. В книге впервые формулируется гипотеза о мозге как биологическом интерфейсе между идеальным и реальным и ставится вопрос о применимости естественнонаучных подходов к гуманитарному знанию. Издание носит глубоко полемический и познавательный характер, иллюстрировано репродукциями картин и портретами выдающихся ученых. Предназначено для психологов, психотерапевтов и психиатров, а также врачей общей практики, педагогов, философов и социальных работников.</t>
   </si>
   <si>
     <t>978-5-534-13564-0, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 4. ПАРАДОКСЫ ПСИХОТЕРАПИИ</t>
@@ -221,53 +224,50 @@
     <t>Издание посвящено психологическому исследованию социально-политических процессов, происходивших в российском обществе с 1985 по 2016 г., которое основано на анализе мироощущения индивидов конкретной эпохи и изучении специфики национальной психологии российского народа. Кроме того, в книге рассмотрены психологические факторы коррупции в историческом контексте (с древности до настоящего времени). Автор намеренно акцентирует внимание на внеэкономических факторах и обосновывает концепцию психологической коррупции (готовность и предрасположенность к коррупционному поведению). Для студентов высших учебных заведений, преподавателей, социологов, психологов.</t>
   </si>
   <si>
     <t>978-5-534-13589-3, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 7. ПСИХОЛОГИЯ ВОЙНЫ</t>
   </si>
   <si>
     <t>Издание посвящено проблеме психологического прогнозирования состояния, поведения, эффективности боевой деятельности и успешности военно-профессиональной адаптации людей в условиях современной войны. Впервые в отечественной литературе на основе исторического подхода подробно анализируются возникновение и развитие проблемы психодиагностики способностей людей, а также теоретические, методические и экспериментальные подходы к их исследованию (с конца XIX по начало XXI века). Обобщается опыт практического применения и эффективности профессионального психологического отбора в армиях ведущих зарубежных стран и в советской армии. Во второй и третьей частях книги автором приводятся результаты собственных исследований, выполненных в период Афганской войны (1979—1989), после аварии на Чернобыльской АЭС (1986), в процессе спасательных операций после Спитакского землетрясения (1988) и Уфимской железнодорожной катастрофы (1989), рассматриваемых как модели применения оружия массового поражения с большими человеческими жертвами. Издание предназначено для психологов силовых ведомств, психиатров и психотерапевтов, а также для преподавателей вузов и командного состава частей и подразделения Вооруженных сил Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-13588-6, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>06.10.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПСИХОПАТОЛОГИИ. ЛЕКЦИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Издание посвящено историко-методологическому анализу представлений о психике и психическом расстройстве и включает критическое переосмысление идей выдающихся философов и врачей о различных формах психопатологии и методах их терапии от античности до современности. В книге впервые формулируется гипотеза о мозге как биологическом интерфейсе между идеальным и реальным, и ставится вопрос о применимости естественнонаучных подходов к гуманитарному знанию. Издание носит глубоко полемический и познавательный характер, иллюстрировано репродукциями картин и портретами выдающихся ученых.</t>
   </si>
   <si>
     <t>978-5-534-08603-4</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>28.03.2025</t>
   </si>
   <si>
     <t>КОНСУЛЬТАТИВНАЯ ПСИХОЛОГИЯ: СЛУЧАИ ИЗ ПРАКТИКИ 2-е изд. Практическое пособие для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В издании рассматриваются наиболее сложные и нетипичные случаи в консультативной практике автора, а также применяемые в этих ситуациях психотерапевтичесие методики. Автор описывает современные методические подходы к психопатологии и терапевтические техники работы с пациентами, имеющими внутриличностные и межличностные проблемы или страдающими теми или иными психическими расстройствами. Автор описывает современные методические подходы к психопатоло- гии и терапевтические техники работы с пациентами, имеющими внутриличностные и межличностные проблемы или страдающими теми или иными психическими расстройствами.</t>
   </si>
@@ -1005,461 +1005,461 @@
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>201</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>939.0</v>
       </c>
       <c r="M6" s="9">
         <v>1029.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
         <v>56.14</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Y6" s="8">
         <v>0.29</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>567378</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>179</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1059.0</v>
       </c>
       <c r="M7" s="9">
         <v>1159.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
         <v>88.3</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.337</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>567327</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>247</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1379.0</v>
       </c>
       <c r="M8" s="9">
         <v>1519.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>53.57</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.419</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>567312</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>499</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2539.0</v>
       </c>
       <c r="M9" s="9">
         <v>2789.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>53.57</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.724</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>567328</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>287</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1249.0</v>
       </c>
       <c r="M10" s="9">
         <v>1369.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>88.5</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.468</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>567329</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>333</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1769.0</v>
       </c>
       <c r="M11" s="9">
         <v>1949.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>88.3</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.523</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584930</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>168</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1009.0</v>
       </c>
       <c r="M12" s="9">
         <v>1109.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.323</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>590365</v>
@@ -1483,51 +1483,51 @@
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>97</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="9">
         <v>579.0</v>
       </c>
       <c r="M13" s="9">
         <v>639.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>88.9</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.136</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>586203</v>
@@ -1545,57 +1545,57 @@
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>238</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1339.0</v>
       </c>
       <c r="M14" s="9">
         <v>1469.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.408</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>