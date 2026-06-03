--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,51 +208,51 @@
   <si>
     <t>16.06.2020</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 5. 	СОВРЕМЕННАЯ ПСИХОТЕРАПИЯ (СТАТЬИ)</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание состоит из двух частей, в которые вошли наиболее интересные статьи, доклады и сообщения автора за последнее двадцатилетие. Каждая из статей затрагивает актуальные для психологии, психотерапии и психиатрии проблемы: методические, психосоматические и психодинамические, полоролевые, социальные, политические и многие другие. Содержание статей сопровождается богатым иллюстративным материалом. Для студентов высших учебных заведений, аспирантов, преподавателей и всех интересующихся вопросами психотерапии.</t>
   </si>
   <si>
     <t>978-5-534-13587-9, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 6. 	ПСИХОЛОГИЯ РЕФОРМ</t>
   </si>
   <si>
     <t>Издание посвящено психологическому исследованию социально-политических процессов, происходивших в российском обществе с 1985 по 2016 г., которое основано на анализе мироощущения индивидов конкретной эпохи и изучении специфики национальной психологии российского народа. Кроме того, в книге рассмотрены психологические факторы коррупции в историческом контексте (с древности до настоящего времени). Автор намеренно акцентирует внимание на внеэкономических факторах и обосновывает концепцию психологической коррупции (готовность и предрасположенность к коррупционному поведению). Для студентов высших учебных заведений, преподавателей, социологов, психологов.</t>
   </si>
   <si>
     <t>978-5-534-13589-3, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ В 7 Т. ТОМ 7. ПСИХОЛОГИЯ ВОЙНЫ</t>
   </si>
   <si>
-    <t>Издание посвящено проблеме психологического прогнозирования состояния, поведения, эффективности боевой деятельности и успешности военно-профессиональной адаптации людей в условиях современной войны. Впервые в отечественной литературе на основе исторического подхода подробно анализируются возникновение и развитие проблемы психодиагностики способностей людей, а также теоретические, методические и экспериментальные подходы к их исследованию (с конца XIX по начало XXI века). Обобщается опыт практического применения и эффективности профессионального психологического отбора в армиях ведущих зарубежных стран и в советской армии. Во второй и третьей частях книги автором приводятся результаты собственных исследований, выполненных в период Афганской войны (1979—1989), после аварии на Чернобыльской АЭС (1986), в процессе спасательных операций после Спитакского землетрясения (1988) и Уфимской железнодорожной катастрофы (1989), рассматриваемых как модели применения оружия массового поражения с большими человеческими жертвами. Издание предназначено для психологов силовых ведомств, психиатров и психотерапевтов, а также для преподавателей вузов и командного состава частей и подразделения Вооруженных сил Российской Федерации.</t>
+    <t>Издание посвящено проблеме психологического прогнозирования состояния, поведения, эффективности боевой деятельности и успешности военно-профессиональной адаптации людей в условиях современной войны. Впервые в отечественной литературе на основе исторического подхода подробно анализируются возникновение и развитие проблемы психодиагностики способностей людей, а также теоретические, методические и экспериментальные подходы к их исследованию (с конца XIX по начало XXI века). Во второй и третьей частях книги автором приводятся результаты собственных исследований, выполненных в период Афганской войны (1979—1989), после аварии на Чернобыльской АЭС (1986), в процессе спасательных операций после Спитакского землетрясения (1988) и Уфимской железнодорожной катастрофы (1989), рассматриваемых как модели применения оружия массового поражения с большими человеческими жертвами.</t>
   </si>
   <si>
     <t>978-5-534-13588-6, 978-5-534-13852-8</t>
   </si>
   <si>
     <t>06.10.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПСИХОПАТОЛОГИИ. ЛЕКЦИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Издание посвящено историко-методологическому анализу представлений о психике и психическом расстройстве и включает критическое переосмысление идей выдающихся философов и врачей о различных формах психопатологии и методах их терапии от античности до современности. В книге впервые формулируется гипотеза о мозге как биологическом интерфейсе между идеальным и реальным, и ставится вопрос о применимости естественнонаучных подходов к гуманитарному знанию. Издание носит глубоко полемический и познавательный характер, иллюстрировано репродукциями картин и портретами выдающихся ученых.</t>
   </si>
   <si>
     <t>978-5-534-08603-4</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>