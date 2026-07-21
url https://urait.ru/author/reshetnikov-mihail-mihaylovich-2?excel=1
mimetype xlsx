--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>03.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>