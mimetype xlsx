--- v3 (2026-07-21)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>21.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -921,54 +921,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>240</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1469.0</v>
+        <v>1549.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -989,54 +989,54 @@
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>201</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>939.0</v>
+        <v>979.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1029.0</v>
+        <v>1079.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
@@ -1057,54 +1057,54 @@
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>179</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1059.0</v>
+        <v>1119.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1159.0</v>
+        <v>1229.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
@@ -1125,54 +1125,54 @@
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>247</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1193,54 +1193,54 @@
       <c r="B9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>499</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2539.0</v>
+        <v>2669.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2789.0</v>
+        <v>2939.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1261,54 +1261,54 @@
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>287</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
@@ -1329,54 +1329,54 @@
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>333</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1949.0</v>
+        <v>2039.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -1397,54 +1397,54 @@
       <c r="B12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>168</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1009.0</v>
+        <v>1059.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>71</v>
       </c>
@@ -1467,54 +1467,54 @@
       <c r="B13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>97</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="9">
-        <v>579.0</v>
+        <v>609.0</v>
       </c>
       <c r="M13" s="9">
-        <v>639.0</v>
+        <v>669.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
@@ -1535,54 +1535,54 @@
       <c r="B14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>238</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1339.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1469.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>69</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">