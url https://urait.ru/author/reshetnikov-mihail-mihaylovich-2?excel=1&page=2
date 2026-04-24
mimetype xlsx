--- v0 (2026-02-07)
+++ v1 (2026-04-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>07.02.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,107 +127,113 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>28.11.2017</t>
   </si>
   <si>
     <t>ПСИХИЧЕСКАЯ ТРАВМА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Решетников М. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
+  </si>
+  <si>
+    <t>Курс «Психическая травма» является продолжением и отчасти итогом того, что автором было написано ранее, поскольку возникла необходимость восстановить в качестве единого целого информацию, которая была разбросана по немногочисленным источникам, а также изложить основные положения аналитической теории травмы. Рассматривается история изучения психических травм, методы их диагностики, симптоматика постравматических расстройств и методы их коррекции. Курс содержит большой объем практики, в том числе авторской.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-05650-1</t>
+  </si>
+  <si>
+    <t>56.14я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>27.02.2018</t>
+  </si>
+  <si>
+    <t>ПСИХОАНАЛИЗ ДЕПРЕССИЙ 3-е изд., испр. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под ред. Решетникова М. М.</t>
+  </si>
+  <si>
+    <t>Обложка</t>
+  </si>
+  <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
+    <t>Психодиагностика. Психоанализ.</t>
+  </si>
+  <si>
+    <t>В учебном пособии собраны статьи ученых, представляющих различные направления в психоанализе. Авторы преодолели «межконфессиональные» барьеры и представили свои теоретические подходы и клинический опыт. В книге предпринята попытка сравнительного исследования не только конкретной болезни, но и вклада различных направлений психоанализа в объяснение и понимание психодинамики депрессий.</t>
+  </si>
+  <si>
+    <t>978-5-534-09863-1</t>
+  </si>
+  <si>
+    <t>88.3я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>18.01.2018</t>
+  </si>
+  <si>
+    <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под ред. Притца А.О., Решетникова М. М.</t>
+  </si>
+  <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>Курс «Психическая травма» является продолжением и отчасти итогом того, что автором было написано ранее, поскольку возникла необходимость восстановить в качестве единого целого информацию, которая была разбросана по немногочисленным источникам, а также изложить основные положения аналитической теории травмы. Рассматривается история изучения психических травм, методы их диагностики, симптоматика постравматических расстройств и методы их коррекции. Курс содержит большой объем практики, в том числе авторской.</t>
-[...49 lines deleted...]
-  <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>
   <si>
     <t>978-5-534-09537-1</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>07.09.2015</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает социальные и гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>
   <si>
     <t>978-5-534-00230-0</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКИЕ ФАКТОРЫ РАЗВИТИЯ И СТАГНАЦИИ ДЕМОКРАТИЧЕСКИХ РЕФОРМ 4-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
@@ -275,56 +281,50 @@
     <t>Издание представляет собой сборник статей, посвященных одной из актуальных тем современности — психологии терроризма. Авторы касаются таких аспектов проблемы, как психопатология и политическая психология терроризма, его социально-культурные предпоссылки, биотерроризм, агрессивное поведение и др. Рассматривается роль СМИ в террористических актах, описаны особенности помощи пострадавшим в чрезвычайной ситуации. Также задеты вопросы социальной идентичности, национального самоопределения и этнических конфликтов.</t>
   </si>
   <si>
     <t>978-5-534-10808-8</t>
   </si>
   <si>
     <t>22.11.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОРРУПЦИИ. УТОПИЯ И АНТИУТОПИЯ 2-е изд. Монография</t>
   </si>
   <si>
     <t>Монография посвящена анализу психологических факторов коррупции в историческом контексте (с древности до настоящего времени). Автор намеренно акцентирует внимание на внеэкономических факторах и обосновывает концепцию «психологической коррупции» (готовность и предрасположенность к коррупционному поведению).</t>
   </si>
   <si>
     <t>978-5-534-09868-6</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>ПСИХОПАТОЛОГИЯ: ПСИХИЧЕСКОЕ РАССТРОЙСТВО 2-е изд., испр. и доп для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...4 lines deleted...]
-    <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
     <t>Книга посвящена историко-методологическому анализу представлений о психике и психическом расстройстве и включает критическое переосмысление идей выдающихся философов и врачей о различных формах психопатологии и методах их терапии от Античности до современности. В книге впервые формулируется гипотеза о мозге как биологическом интерфейсе между идеальным и реальным и ставится вопрос о применимости естественнонаучных подходов к гуманитарному знанию. Издание носит глубоко полемический и познавательный характер, иллюстрировано репродукциями картин и портретами выдающихся ученых. Предназначено для психологов, психотерапевтов и психиатров, а также врачей общей практики, педагогов, философов и социальных работников.</t>
   </si>
   <si>
     <t>978-5-534-19687-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1025,616 +1025,616 @@
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>131</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
         <v>719.0</v>
       </c>
       <c r="M6" s="9">
         <v>789.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y6" s="8">
         <v>0.177</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586426</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>289</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1569.0</v>
       </c>
       <c r="M7" s="9">
         <v>1729.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y7" s="8">
         <v>0.47</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583108</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>317</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1699.0</v>
       </c>
       <c r="M8" s="9">
         <v>1869.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y8" s="8">
         <v>0.504</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>586410</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>198</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>919.0</v>
       </c>
       <c r="M9" s="9">
         <v>1009.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>88.5</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y9" s="8">
         <v>0.36</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586204</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>97</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
         <v>579.0</v>
       </c>
       <c r="M10" s="9">
         <v>639.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>88.9</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y10" s="8">
         <v>0.136</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586202</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>336</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1789.0</v>
       </c>
       <c r="M11" s="9">
         <v>1969.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>88.3</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y11" s="8">
         <v>0.527</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>586200</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>257</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1419.0</v>
       </c>
       <c r="M12" s="9">
         <v>1559.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>88.57</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y12" s="8">
         <v>0.431</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586199</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>101</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L13" s="9">
         <v>479.0</v>
       </c>
       <c r="M13" s="9">
         <v>529.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>88.3</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.112</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>590373</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>177</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1049.0</v>
       </c>
       <c r="M14" s="9">
         <v>1149.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6">
         <v>88.3</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Y14" s="8">
         <v>0.334</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>