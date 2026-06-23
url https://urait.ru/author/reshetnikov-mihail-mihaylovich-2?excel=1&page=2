--- v1 (2026-04-24)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>24.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,90 +205,90 @@
   <si>
     <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Притца А.О., Решетникова М. М.</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>
   <si>
     <t>978-5-534-09537-1</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>07.09.2015</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает социальные и гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
+    <t>Этот учебник может быть рекомендован всем, кто не только прямо соприкасается с теорией и практикой психоанализа, но и интересуется науками о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт науки и культуры. Авторы работы учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение вступительного курса всеми, кто изучает социальные и гуманитарные науки, а кроме того, немало способствует демифологизации общественного сознания в отношении психоанализа.</t>
   </si>
   <si>
     <t>978-5-534-00230-0</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКИЕ ФАКТОРЫ РАЗВИТИЯ И СТАГНАЦИИ ДЕМОКРАТИЧЕСКИХ РЕФОРМ 4-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Монография посвящена психологическому исследованию социально-политических процессов, происходивших в российском обществе с 1985 г. по 2016 г. Исследование основано на анализе мироощущения индивидов конкретной эпохи, на изучении специфики национальной психологии российского народа.</t>
   </si>
   <si>
     <t>978-5-534-06239-7</t>
   </si>
   <si>
     <t>18.10.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ. СЛУЧАИ ИЗ ПРАКТИКИ 2-е изд. Практическое пособие</t>
   </si>
   <si>
     <t>Профессиональная практика</t>
   </si>
   <si>
-    <t>В издании рассматриваются наиболее сложные и нетипичные случаи в консультативной практике автора, а также применяемые в этих ситуациях психотерапевтичесие методики. Автор описывает современные методические подходы к психопатологии и терапевтические техники работы с пациентами, имеющими внутриличностные и межличностные проблемы или страдающими теми или иными психическими расстройствами.</t>
+    <t>В издании рассматриваются наиболее сложные и нетипичные случаи в консультативной практике автора, а также применяемые в этих ситуациях психотерапевтичесие методики. Автор описывает современные методические подходы к психопатологии и терапевтические техники работы с пациентами, имеющими внутриличностные и межличностные проблемы или страдающими теми или иными психическими расстройствами. Автор описывает современные методические подходы к психопатоло- гии и терапевтические техники работы с пациентами, имеющими внутриличностные и межличностные проблемы или страдающими теми или иными психическими расстройствами.</t>
   </si>
   <si>
     <t>978-5-534-05664-8</t>
   </si>
   <si>
     <t>30.11.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ВОЙНЫ. ПРОГНОЗИРОВАНИЕ СОСТОЯНИЯ, ПОВЕДЕНИЯ И ДЕЯТЕЛЬНОСТИ ЛЮДЕЙ 2-е изд. Монография</t>
   </si>
   <si>
-    <t>Монография посвящена проблеме психологического прогнозирования состояния, поведения, эффективности боевой деятельности и успешности военно-профессиональной адаптации людей в условиях современной войны. Впервые в отечественной литературе на основе исторического подхода подробно анализируется возникновение и развитие проблемы психодиагностики способностей людей, а также теоретические, методические и экспериментальные подходы к их исследованию (с конца XIX по начало XXI века). Обобщается опыт практического применения и эффективности профессионального психологического отбора в армиях ведущих зарубежных стран и в советской армии. Во второй и третьей частях книги автором приводятся результаты собственных исследований, выполненных в период Афганской войны (1979—1989), после аварии на Чернобыльской АЭС (1986), в процессе спасательных операций после Спитакского землетрясения (1988) и Уфимской железнодорожной катастрофы (1989), рассматриваемых как модели применения оружия массового поражения с большими человеческими жертвами.</t>
+    <t>Монография посвящена проблеме психологического прогнозирования состояния, поведения, эффективности боевой деятельности и успешности военно-профессиональной адаптации людей в условиях современной войны. Впервые в отечественной литературе на основе исторического подхода подробно анализируется возникновение и развитие проблемы психодиагностики способностей людей, а также теоретические, методические и экспериментальные подходы к их исследованию (с конца XIX по начало XXI века). Обобщается опыт практического применения и эффективности профессионального психологического отбора в армиях ведущих зарубежных стран и в советской армии. Автором в качестве иллюстраций приводятся результаты собственных исследований.</t>
   </si>
   <si>
     <t>978-5-534-05663-1</t>
   </si>
   <si>
     <t>25.05.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПСИХОПАТОЛОГИЯ ТЕРРОРИЗМА. ГУМАНИТАРНЫЕ СТРАТЕГИИ АНТИТЕРРОРА 2-е изд. Монография</t>
   </si>
   <si>
     <t>Издание представляет собой сборник статей, посвященных одной из актуальных тем современности — психологии терроризма. Авторы касаются таких аспектов проблемы, как психопатология и политическая психология терроризма, его социально-культурные предпоссылки, биотерроризм, агрессивное поведение и др. Рассматривается роль СМИ в террористических актах, описаны особенности помощи пострадавшим в чрезвычайной ситуации. Также задеты вопросы социальной идентичности, национального самоопределения и этнических конфликтов.</t>
   </si>
   <si>
     <t>978-5-534-10808-8</t>
   </si>
   <si>
     <t>22.11.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОРРУПЦИИ. УТОПИЯ И АНТИУТОПИЯ 2-е изд. Монография</t>
   </si>
   <si>
     <t>Монография посвящена анализу психологических факторов коррупции в историческом контексте (с древности до настоящего времени). Автор намеренно акцентирует внимание на внеэкономических факторах и обосновывает концепцию «психологической коррупции» (готовность и предрасположенность к коррупционному поведению).</t>
   </si>