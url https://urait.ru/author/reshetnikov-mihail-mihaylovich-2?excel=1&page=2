--- v2 (2026-06-23)
+++ v3 (2026-08-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>23.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>