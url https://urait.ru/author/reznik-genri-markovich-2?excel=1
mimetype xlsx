--- v1 (2026-02-27)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>27.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>