--- v2 (2026-04-15)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -145,123 +145,126 @@
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
     <t>Плевако Федор Никифорович известный адвокат, наделенный природой чудесным даром слова. Считался одним из лучших русских ораторов, которого современники прозвали «московским златоустом». Защитительные речи, вошедшие в сборник, являются образцом не только судебного красноречия и ораторского искусства, но и примером ловких адвокатских трюков и остроумных выходок, нередко спасавших клиентов знаменитого юриста от грозившей кары.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-02756-3, 978-5-534-02757-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ РЕЧИ В 2 Т. ТОМ 2</t>
   </si>
   <si>
+    <t>Защитительные речи, вошедшие в сборник, являются образцом не только судебного красноречия и ораторского искусства, но и примером ловких адвокатских трюков и остроумных выходок, нередко спасавших клиентов от грозившей кары. Для адвокатов, работников прокуратуры, следователей, аспирантов, преподавателей, всех, кто интересуется историей российской юстиции.</t>
+  </si>
+  <si>
     <t>978-5-534-02758-7, 978-5-534-02757-0</t>
   </si>
   <si>
     <t>18.02.2011</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ И РЕЧИ В 2 Ч. ЧАСТЬ 1. ОБВИНИТЕЛЬНЫЕ РЕЧИ</t>
   </si>
   <si>
     <t>Кони А. Ф.</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
     <t>Блестящее образование А. Ф. Кони, природный ум, поразительная работоспособность, незаурядный литературный дар обусловили его стремительную профессиональную карьеру, обеспечили славу выдающегося судебного деятеля, позволили достичь научных и государственных вершин академика и сенатора. Сейчас, когда в страну вернулись несменяемость судей, принцип состязательности, суд присяжных, вновь свежо и актуально звучат мысли Кони о гарантиях судейской независимости, внутреннем судейском убеждении и совести, характере судебной истины, профессиональных и этических требованиях к государственным обвинителям и защитникам.</t>
   </si>
   <si>
     <t>978-5-534-02696-2, 978-5-534-02697-9</t>
   </si>
   <si>
     <t>67.3(2)</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ И РЕЧИ В 2 Ч. ЧАСТЬ 2. КАССАЦИОННЫЕ ЗАКЛЮЧЕНИЯ. СТАТЬИ</t>
   </si>
   <si>
     <t>978-5-534-02698-6, 978-5-534-02697-9</t>
   </si>
   <si>
     <t>24.12.2009</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ</t>
   </si>
   <si>
     <t>Спасович В. Д., Резник Г. М.</t>
   </si>
   <si>
-    <t>Спасович Владимир Данилович (1829—1908) — одаренный юрист, известный своими теоретическими работами в области уголовного права и уголовного процесса, гражданского и международного права, литератор, публицист и критик. Поражают колоссальный масштаб личности Спасовича, его широчайшая образованность в области юриспруденции, поистине безграничные эрудиция и кругозор. Эти качества в сочетании с виртуозным владением словом, ярким и образным языком сделали его настоящим лидером, вождем русской адвокатуры, создали ему славу непревзойденного судебного оратора. В справедливости этих слов можно убедиться, ознакомившись с данной книгой. Вступительная статья Резника Г. М. Для адвокатов, работников прокуратуры, следователей, судей, студентов, аспирантов, преподавателей и всех, кто интересуется историей российской юстиции.</t>
+    <t>Образцы судебного красноречия В. Д. Спасовича отработаны им в мельчайших подробностях. Многие из них, не отличаясь внешней отделкой, поражают силой и значением во внутреннем содержании. Несомненным достоинством речей В. Д. Спасовича является их планирование, тщательно продуманный детальный анализ собранных по делу доказательств. Психологически правильно подобранный тон речи и отсутствие несдержанной полемики еще одна отличительная черта его судебных выступлений. Современникам будет полезно оценить те возможности, которые использовал этот выдающийся отечественный оратор, отдавший 40 лет своей жизни адвокатской деятельности, для противодействия бюрократическим и коррупционным проявлениям, свойственным следственной власти и полицейской агентуры того времени. Книга предназначена для адвокатов, прокуроров, следователей, преподавателей, аспирантов, а также всех, кто стремится овладеть навыками и культурой публичного выступления, интересуется историей российской юстиции.</t>
   </si>
   <si>
     <t>978-5-534-02632-0</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ В 2 Ч. ЧАСТЬ 1</t>
   </si>
   <si>
     <t>Карабчевский Н. П., Резник Г. М.</t>
   </si>
   <si>
-    <t>Карабчевский Николай Платонович (1851—1925) родился в Херсонской губернии 30 ноября 1851 года. В 1869 году окончил с серебряной медалью Николаевскую реальную гимназию и поступил на юридический факультет Петербургского университета, который в 1874 году успешно окончил со степенью кандидата прав. В связи с тем что участие в студенческих волнениях не давало ему права на получение удостоверения о благонадежности, требуемое при поступлении на службу по Министерству юстиции, он вступил в адвокатуру при Петербургской окружной судебной палате. Быстро завоевал популярность как один из видных защитников по уголовным делам. Отношение Карабчевского к профессии адвоката выражено в его словах: «...Современному судебному оратору, желающему стоять на высоте своей задачи, нужно обладать такими разносторонними качествами ума и дарования, которые позволили бы ему с одинаковой легкостью овладеть всеми сторонами защищаемого им дела. В нем он дает публично отчет целому обществу и судейской совести, причем, по односторонности ли своего дарования, по отсутствию ли достаточных знаний и подготовки, он не вправе отступить ни перед психологическим, ни перед бытовым, ни перед политическим или историческим его освещением».</t>
+    <t>Судебные выступления Н. П. Карабчевского отличаются убедительностью, уверенностью, доступностью в восприятии. Многие громкие дела того времени связаны с именем этого выдающегося оратора. Особое место в профессиональной деятельности адвоката занимали речи по политическим делам и делам, в которых политическая направленность процесса царской юстицией была замаскирована под общеуголовные дела. Мастер живого слова, большой художник, владеющий искусством судебной речи, Карабчевский — первозданный образец адвокатского мастерства для современных специалистов. Для адвокатов, прокурорских работников, следователей, аспирантов, преподавателей, а также всех, кто стремится овладеть навыками и культурой публичного выступления, кому небезынтересна история российской юстиции.</t>
   </si>
   <si>
     <t>978-5-534-01903-2, 978-5-534-01904-9</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ В 2 Ч. ЧАСТЬ 2</t>
   </si>
   <si>
     <t>978-5-534-01907-0, 978-5-534-01904-9</t>
   </si>
   <si>
     <t>24.07.2014</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ ИЗВЕСТНЫХ РУССКИХ ЮРИСТОВ. СБОРНИК В 2 Ч. ЧАСТЬ 1 2-е изд., испр. и доп</t>
   </si>
   <si>
     <t>Резник Г. М.</t>
   </si>
   <si>
-    <t>В двухтомник включены речи семи выдающихся ораторов русской присяжной адвокатуры. Каждый из этой «великолепной семерки» удостоился высоких оценок еще при жизни, на примерах их защитительных речей построены методические рекомендации многих научных работ по ораторскому искусству. Они различались профессиональными пристрастиями, тяготением к разным категориям дел, природными способностями к импровизации или интуитивному предвидению всех опасных поворотов процесса, особенностями ораторских приемов. Объединяли корифеев любовь к профессии, верность адвокатскому долгу и неустанный труд, развивавший их природный художественный дар, либо сделавший их выдающимися ораторами благодаря непрерывной работе над словом. В истории каждой страны есть люди, которые поистине являются ее национальным достоянием. Элита присяжной адвокатуры гордость России.</t>
+    <t>В сборник включены речи известных русских юристов, оставивших значительный след в истории судебного красноречия. Любая из них свидетельствует о незаурядном уме, всестороннем образовании и полемическом искусстве каждого из представленных ораторов. В книге содержатся краткие биографические очерки о каждом из защитников, необходимые исторические примечания и практические примеры судебных выступлений отечественных адвокатов.</t>
   </si>
   <si>
     <t>978-5-534-01852-3, 978-5-534-01853-0</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ ИЗВЕСТНЫХ РУССКИХ ЮРИСТОВ. СБОРНИК В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп</t>
   </si>
   <si>
     <t>978-5-534-01854-7, 978-5-534-01853-0</t>
   </si>
   <si>
     <t>26.06.2008</t>
   </si>
   <si>
     <t>УГОЛОВНАЯ ЗАЩИТА</t>
   </si>
   <si>
     <t>Сергеич П., Резник Г. М.</t>
   </si>
   <si>
     <t>В книге даются практические, основанные на многочисленных примерах советы о том, как надо и — еще чаще — как не надо говорить на суде, как правильно построить тактику защиты, как адвокату работать с доказательствами и другими материалами дела. Для адвокатов, работников прокуратуры, следователей, аспирантов, преподавателей, всех, кто интересуется историей российской юстиции.</t>
   </si>
   <si>
     <t>978-5-534-02398-5</t>
   </si>
@@ -984,601 +987,601 @@
         <v>324</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1389.0</v>
       </c>
       <c r="M6" s="9">
         <v>1529.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
         <v>67.7</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.409</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>561776</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>363</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1539.0</v>
       </c>
       <c r="M7" s="9">
         <v>1689.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.446</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>561777</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>229</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1039.0</v>
       </c>
       <c r="M8" s="9">
         <v>1139.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.317</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>559714</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>403</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1689.0</v>
       </c>
       <c r="M9" s="9">
         <v>1859.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>67.7</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.485</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>561620</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>277</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1219.0</v>
       </c>
       <c r="M10" s="9">
         <v>1339.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>67.7</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.363</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>561625</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>291</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1269.0</v>
       </c>
       <c r="M11" s="9">
         <v>1399.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>67.7</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.377</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>561562</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>378</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1589.0</v>
       </c>
       <c r="M12" s="9">
         <v>1749.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>67.7</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.461</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>561563</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>321</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1379.0</v>
       </c>
       <c r="M13" s="9">
         <v>1519.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>67.7</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.406</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>559618</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>179</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>849.0</v>
       </c>
       <c r="M14" s="9">
         <v>929.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6">
         <v>67.408</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.269</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>