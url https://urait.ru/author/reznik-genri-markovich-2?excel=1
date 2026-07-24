--- v3 (2026-06-03)
+++ v4 (2026-07-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>03.06.2026</t>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>