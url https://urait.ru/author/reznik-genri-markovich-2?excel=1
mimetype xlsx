--- v4 (2026-07-24)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>24.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -900,54 +900,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>327</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1399.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -968,54 +968,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>324</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1389.0</v>
+        <v>1459.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1529.0</v>
+        <v>1599.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
@@ -1036,54 +1036,54 @@
       <c r="B7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>363</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1689.0</v>
+        <v>1779.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1104,54 +1104,54 @@
       <c r="B8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>229</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1039.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1172,54 +1172,54 @@
       <c r="B9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>403</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1689.0</v>
+        <v>1769.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1859.0</v>
+        <v>1949.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1240,54 +1240,54 @@
       <c r="B10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>277</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1219.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
@@ -1308,54 +1308,54 @@
       <c r="B11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>291</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1269.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1399.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -1376,54 +1376,54 @@
       <c r="B12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>378</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1589.0</v>
+        <v>1669.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
@@ -1444,54 +1444,54 @@
       <c r="B13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>321</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
@@ -1512,54 +1512,54 @@
       <c r="B14" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>179</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>849.0</v>
+        <v>899.0</v>
       </c>
       <c r="M14" s="9">
-        <v>929.0</v>
+        <v>989.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6">