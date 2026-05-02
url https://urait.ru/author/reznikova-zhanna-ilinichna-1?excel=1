--- v2 (2026-02-27)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>27.02.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>