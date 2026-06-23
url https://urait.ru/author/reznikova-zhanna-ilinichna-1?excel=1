--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>02.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -149,53 +149,50 @@
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>Основная цель издания - проанализировать увлекательные приключения научной мысли и осветить наиболее дискуссионные проблемы в области экспериментального исследования таких сложных форм поведения животных, как обучение, коммуникация, орудийная деятельность, подражание, новаторство. Содержится анализ классических и новейших экспериментальных результатов в области рассудочной деятельности и коммуникации животных. Нашло отражение содержание курса лекций "Экология, этология, эволюция", читаемых автором в Новосибирском государственном университете. Впервые в России вниманию читателей предлагается столь полная сводка по вопросам экспериментального изучения интеллекта и языка животных. Широко использованы доклады международных этологических и экологических конференций и актуальные журнальные публикации последнего десятилетия, включая и собственные результаты автора.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08222-7, 978-5-534-08289-0</t>
   </si>
   <si>
     <t>88.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЗООПСИХОЛОГИЯ. ИНТЕЛЛЕКТ И ЯЗЫК ЖИВОТНЫХ И ЧЕЛОВЕКА. В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Основная цель издания проанализировать увлекательные приключения научной мысли и осветить наиболее дискуссионные проблемы в области экспериментального исследования таких сложных форм поведения животных, как обучение, коммуникация, орудийная деятельность, подражание, новаторство. Содержится анализ классических и новейших экспериментальных результатов в области рассудочной деятельности и коммуникации животных. Нашло отражение содержание курса лекций "Экология, этология, эволюция", читаемых автором в Новосибирском государственном университете. Впервые в России вниманию читателей предлагается столь полная сводка по вопросам экспериментального изучения интеллекта и языка животных. Широко использованы доклады международных этологических и экологических конференций и актуальные журнальные публикации последнего десятилетия, включая и собственные результаты автора.</t>
   </si>
   <si>
     <t>978-5-534-08288-3, 978-5-534-08289-0</t>
   </si>
   <si>
     <t>27.07.2016</t>
   </si>
   <si>
     <t>ПОВЕДЕНЧЕСКАЯ ЭКОЛОГИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
     <t>В курсе рассматриваются проблемы поведенческой экологии в свете исследования межвидовых отношений животных. Курс содержит анализ общих проблем поведенческой экологии, а также классических и новейших экспериментальных результатов в области изучения этологических аспектов межвидовых отношений животных. Детально рассмотрены этологические аспекты взаимодействия хищников и жертв. В курсе широко использованы материалы международных и российских экологических и этологических конференций и актуальные журнальные публикации.</t>
   </si>
   <si>
     <t>978-5-534-19763-1</t>
   </si>
   <si>
     <t>88.2:28.680я73</t>
   </si>
@@ -925,134 +922,134 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1219.0</v>
       </c>
       <c r="M6" s="9">
         <v>1339.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.377</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589860</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>481</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1979.0</v>
       </c>
       <c r="M7" s="9">
         <v>2179.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="Y7" s="8">
         <v>0.561</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>