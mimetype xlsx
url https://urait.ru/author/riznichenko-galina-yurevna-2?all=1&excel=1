--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Ризниченко Г. Ю., Рубин А. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>В курсе обсуждаются основные биофизические закономерности и математические модели биологических продукционных процессов. Особое внимание уделено изучению закономерностей пространственно-временной самоорганизации продукционных систем. Рассмотрены основные проблемы моделирования продукционных процессов, модели роста и развития отдельной популяции, взаимодействия двух популяций и биологических сообществ, продукционные процессы в водных экосистемах, модели культивирования микроорганизмов, продукционного процесса растений, а также теории роста человечества. На данный момент ряд статистических данных, приводимых в курсе, устарели. Однако это существенно не влияет на процесс обучения и произошедшие изменения при необходимости могут быть учтены преподавателями. Для студентов и аспирантов биологических направлений и специальностей, а также для специалистов, использующих кинетические модели продукционного процесса в научной и практической работе.</t>
   </si>
   <si>
     <t>978-5-534-19922-2</t>
   </si>
   <si>
     <t>28.071я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.12.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКОЕ МОДЕЛИРОВАНИЕ БИОЛОГИЧЕСКИХ ПРОЦЕССОВ. МОДЕЛИ В БИОФИЗИКЕ И ЭКОЛОГИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В современной науке, и в частности в биологии, математическое моделирование играет особую роль. Представленное учебное пособие для биологических специальностей основано на материалах курсов «Математические методы в биологии», «Математические модели в биофизике», «Математические модели в экологии». Книга состоит из трех глав, посвященных описанию базовых моделей в биофизике, динамике популяций, экологии. Некоторые из базовых моделей являются общими для всех этих весьма тесно переплетающихся областей знания. Разделы могут быть прочитаны как по отдельности, так и все вместе. Приведенный в них материал может быть использован в преподавании и изучении курсов современных проблем естествознания, биотехнологии, математических методов и моделей в биологии, экологии, биофизике.</t>
+    <t>В настоящем учебном пособии хорошо представлены основные современные математические модели для анализа биофизических процессов, живых систем в экологии. Книга состоит из трех разделов, в которых описаны базовые модели в биофизике, динамике популяций и экологии, а также даны соответствующие описательные примеры, представлены методы расчета и статистические данные. На данный момент некоторые из приводимых статистических данных устарели. Однако это существенно не влияет на процесс обучения математическому моделированию биологических процессов, и произошедшие изменения при необходимости могут быть учтены преподавателями.</t>
   </si>
   <si>
     <t>978-5-534-07037-8</t>
   </si>
   <si>
     <t>11.01.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ ВЕРОЯТНОСТЕЙ И МАТЕМАТИЧЕСКАЯ СТАТИСТИКА. МАТЕМАТИЧЕСКИЕ МОДЕЛИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Мятлев В. Д., Панченко Л. А., Ризниченко Г. Ю., Терехин А. Т.</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Теория вероятностей и математическая статистика</t>
   </si>
   <si>
     <t>Цель настоящего учебника — обучить студентов применению математических методов в биологических исследованиях. В книге подробно рассматриваются разделы математики, находящие наибольшее применение в биологии (теория вероятностей и математическая статистика, теория дифференциальных уравнений). В нем представлены методы статистического анализа полевых и экспериментальных биологических данных, построение и анализ математических моделей, описывающих динамику биологических процессов.</t>
   </si>
   <si>
     <t>978-5-534-01698-7</t>
   </si>