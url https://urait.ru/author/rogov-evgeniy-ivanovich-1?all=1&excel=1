--- v3 (2026-02-21)
+++ v4 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>21.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07328-7</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.04.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ ВОЗРАСТНОЙ ПСИХОЛОГИИ. РАБОТА С ДЕТЬМИ РАЗНОГО ВОЗРАСТА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Рогов Е. И.</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В курсе представлена система диагностических и коррекционных методик, которые стали классическими в образовательной сфере и используются большинством отечественных школьных психологов при работе с детьми и подростками. Для психологов, социальных педагогов, психиатров и всех интересующихся данными видами деятельности.</t>
   </si>
   <si>
     <t>978-5-534-19693-1</t>
   </si>
   <si>
     <t>26.03.2012</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ПСИХОЛОГИЯ. РАБОТА ПСИХОЛОГА СО ВЗРОСЛЫМИ. КОРРЕКЦИОННЫЕ ПРИЕМЫ И УПРАЖНЕНИЯ 4-е изд., пер. и доп. Практическое пособие</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В книге представлены диагностические методики, которыми наиболее часто пользуются отечественные психологи при работе со взрослыми — педагогами и родителями. Книга также содержит набор коррекционных приемов и упражнений, необходимых в работе психолога в образовательной сфере. Для психологов, социальных педагогов, психиатров и всех интересующихся данными видами деятельности.</t>
   </si>
   <si>
     <t>978-5-534-20147-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>