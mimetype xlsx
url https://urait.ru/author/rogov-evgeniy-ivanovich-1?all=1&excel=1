--- v4 (2026-04-14)
+++ v5 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>14.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>21.05.2013</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Рогова Е. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>Курс структурно делится на модули. Материал изложен доступным языком, содержит много серьезной и интересной информации как теоретического, так и практического характера. Он предполагает изучение общетеоретических проблем менеджмента, а также практическое освоение и применение методов диагностики и коррекции вертикальной и горизонтальной структуры взаимоотношений в организации.</t>
+    <t>Структурно он делится на модули, после которых имеются задания для самостоятельной работы студентов, проектные задания, тесты, темы рефератов, списки литературы. Материал изложен доступным языком, содержит много серьезной и интересной информации как теоретического, так и практического характера. Он предполагает изучение общетеоретических проблем менеджмента, а также практическое освоение и применение методов диагностики и коррекции вертикальной и горизонтальной структуры взаимоотношений в организации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07328-7</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.04.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ ВОЗРАСТНОЙ ПСИХОЛОГИИ. РАБОТА С ДЕТЬМИ РАЗНОГО ВОЗРАСТА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Рогов Е. И.</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -205,66 +205,66 @@
   <si>
     <t>978-5-534-20147-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ПСИХОЛОГИЯ. РАБОТА С ДЕТЬМИ РАЗНОГО ВОЗРАСТА 4-е изд., пер. и доп. Практическое пособие</t>
   </si>
   <si>
     <t>978-5-534-19712-9</t>
   </si>
   <si>
     <t>08.06.2015</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ УПРАВЛЕНИЯ ПЕРСОНАЛОМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В учебнике раскрываются как классические, так и новые подходы к психологии управления персоналом и организации работы с человеческим капиталом. В нем рассматриваются вопросы профессионального консультирования, построения карьеры, управления временем (тайм-менеджмента), мотивации и предотвращения профессиональных деформаций. Книга не только позволит студентам понять основы психологии управления персоналом и сдать экзамен, но и поможет действующим управленцам и менеджерам по персоналу улучшить свою работу, найти новые пути развития кадровой политики организации. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям и специальностям.</t>
+    <t>В учебнике раскрываются как классические, так и новые подходы к психологии управления персоналом и организации работы с человеческим капиталом. В нем рассматриваются вопросы профессионального консультирования, построения карьеры, управления временем (тайм-менеджмента), мотивации и предотвращения профессиональных деформаций. Книга не только позволит студентам понять основы психологии управления персоналом и сдать экзамен, но и поможет действующим управленцам и менеджерам по персоналу улучшить свою работу, найти новые пути развития кадровой политики организации.</t>
   </si>
   <si>
     <t>978-5-534-03827-9</t>
   </si>
   <si>
     <t>28.01.2019</t>
   </si>
   <si>
     <t>ЭТИКА И ПСИХОЛОГИЯ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
-    <t>Курс предполагает изучение общетеоретических проблем менеджмента, а также практическое освоение и применение методов диагностики и коррекции вертикальной игоризонтальной структуры взаимоотношений в организации.</t>
+    <t>Учебник структурно делится на модули, после которых имеются задания для самостоятельной работы студентов, проектные задания, тесты, темы рефератов, списки литературы. Материал изложен доступным языком, содержит много серьезной и интересной информации как теоретического, так и практического характера. Он предполагает изучение общетеоретических проблем менеджмента, а также практическое освоение и применение методов диагностики и коррекции вертикальной игоризонтальной структуры взаимоотношений в организации.</t>
   </si>
   <si>
     <t>978-5-534-11054-8</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>