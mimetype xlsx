--- v0 (2026-02-08)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>