--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>03.04.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,126 +217,126 @@
   <si>
     <t>13.03.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ ПЕНСИОННОГО ЗАКОНОДАТЕЛЬСТВА: ИНСТИТУТ ДОСРОЧНЫХ ПЕНСИЙ. Учебник для СПО</t>
   </si>
   <si>
     <t>Платыгин Д. Н., Роик В. Д.</t>
   </si>
   <si>
     <t>В книге рассматриваются вопросы устройства института досрочных пенсий в контексте социально-защитных механизмов. Основное внимание уделено экономике, финансам, праву и организационным особенностям его функционирования. Подробно рассматриваются методы оценки профессиональных рисков и формирования страховых механизмов досрочных пенсий, применяемых в экономически развитых странах и России. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет полезна специалистам промышленных предприятий, государственных и негосударственных пенсионных и социальных фондов, министерств и ведомств социального, финансового и правового блока, представителям профсоюзов и работодателям, депутатам законодательных собраний всех уровней, а также всем интересующимся вопросами пенсионного страхования и охраны труда. Книга публикуется в авторской редакции.</t>
   </si>
   <si>
     <t>978-5-534-13518-3</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
   <si>
     <t>29.12.2023</t>
   </si>
   <si>
     <t>ПЕНСИОННОЕ СТРАХОВАНИЕ И ОБЕСПЕЧЕНИЕ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы организации институтов пенсионного страхования и обеспечения. Подробно освещены экономические и социальные условия формирования данных видов социальной защиты, а также современный зарубежный и отечественный опыт функционирования соответствующих финансовых механизмов. Особое внимание уделено анализу их институциональных особенностей, способам модернизации пенсионной сферы, связанным с демографическими изменениями (увеличением доли пожилого населения), структурными сдвигами на рынке труда и практике применения различных механизмов их финансирования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего бразования. Для студентов, изучающих курс по специальностям «Государственная социальная политика», «Государственное и муниципальное управление», «Финансы социальной сферы». Может быть полезно специалистам пенсионного страхования и обеспечения, депутатам всех уровней, работникам федеральных и региональных органов власти.</t>
+    <t>В учебном пособии рассматриваются вопросы организации институтов пенсионного страхования и обеспечения. Подробно освещены экономические и социальные условия формирования данных видов социальной защиты, а также современный зарубежный и отечественный опыт функционирования соответствующих финансовых механизмов. Особое внимание уделено анализу их институциональных особенностей, способам модернизации пенсионной сферы, связанным с демографическими изменениями (увеличением доли пожилого населения), структурными сдвигами на рынке труда и практике применения различных механизмов их финансирования.</t>
   </si>
   <si>
     <t>978-5-534-17822-7</t>
   </si>
   <si>
     <t>ПЕНСИОННЫЕ СИСТЕМЫ: ДОСРОЧНЫЕ ПЕНСИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>В книге рассматриваются вопросы устройства института досрочных пенсий в контексте социально-защитных механизмов. Основное внимание уделено экономике, финансам, праву и организационным особенностям его функционирования. Подробно рассматриваются методы оценки профессиональных рисков и формирования страховых механизмов досрочных пенсий, применяемых в экономически развитых странах и России. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга будет полезна специалистам промышленных предприятий, государственных и негосударственных пенсионных и социальных фондов, министерств и ведомств социального, финансового и правового блока, представителям профсоюзов и работодателям, депутатам законодательных собраний всех уровней, а также всем интересующимся вопросами пенсионного страхования и охраны труда.</t>
   </si>
   <si>
     <t>978-5-534-12860-4</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>12.10.2017</t>
   </si>
   <si>
     <t>ПЕНСИОННЫЙ ВОЗРАСТ И МОДЕРНИЗАЦИЯ ПЕНСИОННЫХ СИСТЕМ: ОТЕЧЕСТВЕННЫЙ И ЗАРУБЕЖНЫЙ ОПЫТ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
-    <t>Монография «Пенсионный возраст и модернизация пенсионных систем: отечественный и зарубежный опыт» посвящена весьма сложному экономическому и социальному вопросу, касающемуся практически всего населения страны. Значимость установления того или иного возрастного рубежа связана с доходами и качеством жизни пожилого населения: с продолжительностью трудовой жизни, с необходимыми затратами на лечение и социальный уход в старших возрастных группах. Значительное внимание уделено демографическим, экономическим и социальным аспектам старения населения. Анализируется отечественный и зарубежный опыт модернизации пенсионных систем. Книга предназначена для специалистов, занятых в сфере социальной и бюджетной политики, пенсионного и медицинского страхования, службах социального обеспечения. Она будет полезна для законодателей и граждан, поскольку в ней рассматривается сложный круг проблем жизнедеятельности людей, позволяя формировать для них системные представления о решении проблем, возникающих перед людьми на пороге старости.</t>
+    <t>Монография «Пенсионный возраст и модернизация пенсионных систем: отечественный и зарубежный опыт» посвящена весьма сложному экономическому и социальному вопросу, касающемуся практически всего населения страны. Значимость установления того или иного возрастного рубежа связана с доходами и качеством жизни пожилого населения: с продолжительностью трудовой жизни, с необходимыми затратами на лечение и социальный уход в старших возрастных группах. Значительное внимание уделено демографическим, экономическим и социальным аспектам старения населения. Анализируется отечественный и зарубежный опыт модернизации пенсионных систем.</t>
   </si>
   <si>
     <t>978-5-534-05346-3</t>
   </si>
   <si>
     <t>22.08.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ЗАЩИТА ОТДЕЛЬНЫХ КАТЕГОРИЙ ГРАЖДАН. КАЧЕСТВО ЖИЗНИ ПОЖИЛОГО НАСЕЛЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Тема работы — качество жизни пожилого населения и страховые институты его социальной защиты. Рассматриваются экономические и социальные аспекты старения населения, медико-биологические методы оценки рисков старости и пути формирования гериатрического страхования в России. Курс предназначен для выработки у будущих специалистов, работников сферы социальной и бюджетной политики, пенсионного и медицинского страхования, служб социального обеспечения системных представлений о сложных проблемах, с которыми сталкивается большинство людей в пожилом возрасте, о возможностях действующих сегодня систем их социальной поддержки.</t>
+    <t>Тема работы — качество жизни пожилого населения и страховые институты его социальной защиты. Рассматриваются экономические и социальные аспекты старения населения, медико-биологические методы оценки рисков старости и пути формирования гериатрического страхования в России. Книга предназначена для выработки у будущих специалистов, работников сферы социальной и бюджетной политики, пенсионного и медицинского страхования, служб социального обеспечения системных представлений о сложных проблемах, с которыми сталкивается большинство людей в пожилом возрасте, о возможностях действующих сегодня систем их социальной поддержки.</t>
   </si>
   <si>
     <t>978-5-534-09550-0</t>
   </si>
   <si>
     <t>66.3(2Рос),4я723</t>
   </si>
   <si>
     <t>27.01.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА ГОСУДАРСТВА: СОЦИАЛЬНАЯ СПЛОЧЕННОСТЬ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В книге рассматриваются вопросы социальной сплоченности «общества труда» и жизненных шансов индивидов с позиции практики и теории их регулирования в период становления и развития индустриального общества. Особое внимание уделено характеристикам и параметрам категории «социальная сплоченность», занимающим особое место в государственной социальной политике экономически развитых стран и служащим ориентирами для России. Они освещаются в контексте оценки жизненных шансов, рассмотрения институционального устройства национальных систем доходов, бюджетных механизмов и институтов обязательного социального страхования, с помощью которых финансируется социальная защита населения и формируются предпосылки к достижению высокого качества жизни населения. Книга адресована законодателям всех уровней, специалистам министерств финансового и социального блока, работникам социальных и финансовых служб организаций, муниципалитетов, субъектов РФ, государственного и негосударственных пенсионных фондов. Она может быть рекомендована студентам, аспирантам и преподавателям экономических вузов при изучении курса «Социальная политика государства».</t>
+    <t>В книге рассматриваются вопросы социальной сплоченности «общества труда» и жизненных шансов индивидов с позиции практики и теории их регулирования в период становления и развития индустриального общества. Особое внимание уделено характеристикам и параметрам категории «социальная сплоченность», занимающим особое место в государственной социальной политике экономически развитых стран и служащим ориентирами для России. Они освещаются в контексте оценки жизненных шансов, рассмотрения институционального устройства национальных систем доходов, бюджетных механизмов и институтов обязательного социального страхования, с помощью которых финансируется социальная защита населения и формируются предпосылки к достижению высокого качества жизни населения.</t>
   </si>
   <si>
     <t>978-5-534-12613-6</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>12.02.2024</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА И ТЕХНОЛОГИЯ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются вопросы экономики, права и финансов социального обеспечения в контексте организации страховых и социально-обеспечительных институтов, источников финансирования, структуры соответствующих бюджетов, их разработки и исполнения, видов и размеров социальных гарантий. Значительное внимание отведено освещению механизмов организации социального страхования как важнейшего компонента бюджета социального обеспечения в экономически развитых странах, анализу рекомендаций международных организаций в сфере социальных гарантий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по социально-экономическим, экономическим, гуманитарным направлениям. Учебник будет полезен законодателям всех уровней, специалистам министерств финансового и социального блоков, сотрудникам социальных и финансовых служб бюджетных и коммерческих организаций, государственного и негосударственных пенсионных фондов.</t>
+    <t>В учебнике рассматриваются вопросы экономики, права и финансов социального обеспечения в контексте организации страховых и социально-обеспечительных институтов, источников финансирования, структуры соответствующих бюджетов, их разработки и исполнения, видов и размеров социальных гарантий. Значительное внимание отведено освещению механизмов организации социального страхования как важнейшего компонента бюджета социального обеспечения в экономически развитых странах, анализу рекомендаций международных организаций в сфере социальных гарантий.</t>
   </si>
   <si>
     <t>978-5-534-16347-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>