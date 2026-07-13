--- v2 (2026-05-24)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>24.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>