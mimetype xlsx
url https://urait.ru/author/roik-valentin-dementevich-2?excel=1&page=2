--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>03.04.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,207 +133,207 @@
   <si>
     <t>12.02.2024</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА. СОЦИАЛЬНОЕ ОБЕСПЕЧЕНИЕ И СТРАХОВАНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Роик В. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы экономики, права и финансов социального обеспечения в контексте организации страховых и социально-обеспечительных институтов, источников финансирования, структуры соответствующих бюджетов, их разработки и исполнения, видов и размеров социальных гарантий. Значительное внимание отведено освещению механизмов организации социального страхования как важнейшего компонента бюджета социального обеспечения в экономически развитых странах, анализу рекомендаций международных организаций в сфере социальных гарантий. Соответствует актуальному Федеральному государственному образовательному стандарту высшего профессионального образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим, экономическим, гуманитарным направлениям; аспирантов и преподавателей вузов. Курс будет полезен законодателям всех уровней, специалистам министерств финансового и социального блоков, сотрудникам социальных и финансовых служб бюджетных и коммерческих организаций, государственного и негосударственных пенсионных фондов.</t>
+    <t>В учебнике рассматривается вопросы экономики, права и финансов социального обеспечения в контексте организации страховых и социально-обеспечительных институтов, источников финансирования, структуры соответствующих бюджетов, их разработки и исполнения, видов и размеров социальных гарантий. Значительное внимание отведено освещению механизмов организации социального страхования как важнейшего компонента бюджета социального обеспечения в экономически развитых странах, анализу рекомендаций международных организаций в сфере социальных гарантий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18661-1</t>
   </si>
   <si>
     <t>60.561.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.06.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА. ТЕОРИЯ И ИСТОРИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В курсе рассматриваются ценности, являющиеся для человека, социума и государства важнейшими ориентирами в организации их жизнедеятельности: свобода, справедливость, солидарность, сплоченность. Выступая в контексте прав человека и его ответственности за соответствие своей жизни моральным установкам и законодательным нормам, они влияют на формирование социальной политики государства. Значительное место в работе отведено влиянию теоретических разработок ученых ХIХ—ХХ вв. на формирование современной парадигмы социальной политики, определивших роль государства в вопросах организации институтов, позволяющих индивиду реализовать себя в трудовой, социальной, культурной и политической сферах, а также освещению рекомендаций международных организаций в области социальных гарантий. Публикуется в авторской редакции. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей социально-экономических и гуманитарных вузов, а также всех интересующихся вопросами социальной политики.</t>
+    <t>В книге рассматриваются ценности, являющиеся для человека, социума и государства важнейшими ориентирами в организации их жизнедеятельности: свобода, справедливость, солидарность, сплоченность. Выступая в контексте прав человека и его ответственности за соответствие своей жизни моральным установкам и законодательным нормам, они влияют на формирование социальной политики государства. Значительное место в работе отведено влиянию теоретических разработок ученых ХIХ—ХХ вв. на формирование современной парадигмы социальной политики, определивших роль государства в вопросах организации институтов, позволяющих индивиду реализовать себя в трудовой, социальной, культурной и политической сферах, а также освещению рекомендаций международных организаций в области социальных гарантий. Публикуется в авторской редакции. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-13439-1</t>
   </si>
   <si>
     <t>66.3(2Рос),4я73</t>
   </si>
   <si>
     <t>22.05.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА. ФИНАНСОВЫЕ МЕХАНИЗМЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы организации финансовых механизмов государственной социальной политики, раскрыты бюджетные механизмы, с помощью которых происходит финансирование социальной сферы, роль финансирования социальной защиты на основе институтов обязательного социального страхования. Значительное внимание уделено освещению рекомендаций международных организаций в сфере социальных гарантий, а также современного инструментария финансирования социальной сферы в форме социального бюджета, его содержанию и структуре, процедуре составления и контролю исполнения. Соответствует актуальным требованиям Федерального государственного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим направлениям, аспирантов и преподавателей экономических вузов, работников социальных и финансовых служб организаций, муниципалитетов, субъектов РФ, государственного и негосударственных пенсионных фондов, законодателей всех уровней, специалистов министерств финансового и социального блока.</t>
+    <t>В учебнике рассматриваются вопросы организации финансовых механизмов государственной социальной политики, раскрыты бюджетные механизмы, с помощью которых происходит финансирование социальной сферы, роль финансирования социальной защиты на основе институтов обязательного социального страхования. Значительное внимание уделено освещению рекомендаций международных организаций в сфере социальных гарантий, а также современного инструментария финансирования социальной сферы в форме социального бюджета, его содержанию и структуре, процедуре составления и контролю исполнения. Соответствует актуальным требованиям Федерального государственного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-11302-0</t>
   </si>
   <si>
     <t>65.261.1я73</t>
   </si>
   <si>
     <t>12.04.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА: ЗАРАБОТНАЯ ПЛАТА И СТРАХОВАНИЕ РИСКОВ ЕЕ УТРАТЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы организации заработной платы и страхования ее утраты из-за социальных рисков болезней, безработицы, старости, инвалидности. Приведен опыт регулирования заработной платы и оплаты труда в России и зарубежных странах. Освещены новые вызовы в этой сфере, а также предлагаются пути формирования институтов трудовых доходов населения на единой концептуальной основе. Курс написан с целью выработки у специалистов, занятых в сфере оплаты труда, социальной и бюджетной политики, пенсионного и медицинского страхования, системных представлений о сложных проблемах, с которыми сталкивается большинство людей труда. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров и магистров по экономическим, социальным, финансовым и управленческим направлениям. Курс также будет полезен специалистам министерств и ведомств социального, финансового и правового блока, представителям профсоюзов и работодателям, депутатам законодательных собраний всех уровней, а также всем интересующимся вопросами доходов населения.</t>
+    <t>В учебнике рассматриваются вопросы организации заработной платы и страхования ее утраты из-за социальных рисков болезней, безработицы, старости, инвалидности. Приведен опыт регулирования заработной платы и оплаты труда в России и зарубежных странах. Освещены новые вызовы в этой сфере, а также предлагаются пути формирования институтов трудовых доходов населения на единой концептуальной основе. Учебник написан с целью выработки у специалистов, занятых в сфере оплаты труда, социальной и бюджетной политики, пенсионного и медицинского страхования, системных представлений о сложных проблемах, с которыми сталкивается большинство людей труда.</t>
   </si>
   <si>
     <t>978-5-534-10021-1</t>
   </si>
   <si>
     <t>21.08.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПОЛИТИКА: КАЧЕСТВО ЖИЗНИ ПОЖИЛОГО НАСЕЛЕНИЯ И СТРАХОВЫЕ ИНСТИТУТЫ СОЦИАЛЬНОЙ ЗАЩИТЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Тема работы — качество жизни пожилого населения и страховые институты его социальной защиты. Рассматриваются экономические и социальные аспекты старения населения, медико-биологические методы оценки рисков старости и пути формирования гериатрического страхования в России. Курс предназначен для выработки у специалистов, занятых в сфере социальной и бюджетной политики, пенсионного и медицинского страхования, служб социального обеспечения системных представлений о сложных проблемах, с которыми сталкивается большинство людей в пожилом возрасте, о возможностях действующих сегодня систем их социальной поддержки.</t>
+    <t>Тема работы — качество жизни пожилого населения и страховые институты его социальной защиты. Рассматриваются экономические и социальные аспекты старения населения, медико-биологические методы оценки рисков старости и пути формирования гериатрического страхования в России. Книга предназначена для выработки у специалистов, занятых в сфере социальной и бюджетной политики, пенсионного и медицинского страхования, служб социального обеспечения системных представлений о сложных проблемах, с которыми сталкивается большинство людей в пожилом возрасте, о возможностях действующих сегодня систем их социальной поддержки.</t>
   </si>
   <si>
     <t>978-5-534-07460-4</t>
   </si>
   <si>
     <t>66.3(2Рос)4я73</t>
   </si>
   <si>
     <t>25.06.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНОЕ СТРАХОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебнике рассмотрено социальное страхование с теоретических и практических позиций, включая организацию экономических, финансовых, правовых механизмов следующих видов социального страхования: пенсионного и медицинского, от несчастных случаев на производстве и профессиональных заболеваний, а также в связи с временной утратой трудоспособности. Издание содержит контрольные вопросы и задания, вопросы для обсуждения на семинарских занятиях, задачи, кейсы, темы рефератов, нормативные правовые акты.</t>
   </si>
   <si>
     <t>978-5-534-08672-0</t>
   </si>
   <si>
     <t>65.272я73</t>
   </si>
   <si>
     <t>15.01.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПРОФЕССИОНАЛЬНЫМИ РИСКАМИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются теория и практика формирования безопасных условий труда в России, история формирования ее национальной системы безопасности труда; разработка и применение новых механизмов и институтов безопасности труда, пути их совершенствования. Подробно излагаются системы управления безопасностью труда в западных странах, доктрины, конвенции и рекомендации Международной организации труда по организации национальных систем безопасного и достойного труда. Значительное место отведено теории и практике оценки, минимизации профессиональных рисков и компенсации их последствий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник предназначен для студентов высших образовательных учреждений, обучающихся по экономическим направлениям, а также будет полезен специалистам, занятым в сфере безопасности труда, социальной защиты и социального страхования, специалистам министерств и ведомств социального, правового блока, представителям профсоюзов и работодателям, депутатам законодательных собраний всех уровней и всем интересующимся вопросами безопасности труда.</t>
+    <t>В учебнике рассматриваются теория и практика формирования безопасных условий труда в России, история формирования ее национальной системы безопасности труда; разработка и применение новых механизмов и институтов безопасности труда, пути их совершенствования. Подробно излагаются системы управления безопасностью труда в западных странах, доктрины, конвенции и рекомендации Международной организации труда по организации национальных систем безопасного и достойного труда. Значительное место отведено теории и практике оценки, минимизации профессиональных рисков и компенсации их последствий.</t>
   </si>
   <si>
     <t>978-5-534-14160-3</t>
   </si>
   <si>
     <t>65.246я73</t>
   </si>
   <si>
     <t>27.02.2020</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ УСЛОВИЯМИ И ОХРАНОЙ ТРУДА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кузнецова Е. А., Роик В. Д.</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
     <t>В учебнике рассматриваются вопросы управления условиями и охраной труда, освещаются проблемы оценки, управления профессиональными рисками, организации системы обязательного страхования от несчастных случаев на производстве и профессиональных заболеваний, доктрины и конвенции Международной организации труда, других международных организаций.</t>
   </si>
   <si>
     <t>978-5-534-12777-5</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>07.04.2021</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ВОЗМОЖНОСТЕЙ: ПОТРЕБНОСТИ, ИНТЕРЕСЫ, ШАНСЫ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
-    <t>В монографии рассматриваются важнейшие экономические и социальные вопросы жизнедеятельности людей с точки зрения их потребностей, экономических интересов, жизненных шансов в условиях существующего состояния бедности и социального неравенства, воспроизводящих различные стартовые условия для отдельных членов общества. Они освещаются с позиции экономики возможностей, т. е. в контексте государственной социальной политики, существенным инструментом которой в развитых обществах выступают национальные системы трудовых доходов, бюджетные механизмы и институты обязательного социального страхования, с помощью которых формируются предпосылки к достижению высокого качества жизни населения и финансируется социальная защита населения. Книга адресуется работникам социальных и финансовых служб организаций, муниципалитетов, субъектов Российской Федерации, государственного и негосударственных пенсионных фондов, законодателям всех уровней, специалистам министерств финансового и социального блока. Она может быть рекомендована студентам, аспирантам и преподавателям экономических вузов при изучении курса «Социальная политика государства».</t>
+    <t>В монографии рассматриваются важнейшие экономические и социальные вопросы жизнедеятельности людей с точки зрения их потребностей, экономических интересов, жизненных шансов в условиях существующего состояния бедности и социального неравенства, воспроизводящих различные стартовые условия для отдельных членов общества. Они освещаются с позиции экономики возможностей, т. е. в контексте государственной социальной политики, существенным инструментом которой в развитых обществах выступают национальные системы трудовых доходов, бюджетные механизмы и институты обязательного социального страхования, с помощью которых формируются предпосылки к достижению высокого качества жизни населения и финансируется социальная защита населения.</t>
   </si>
   <si>
     <t>978-5-534-14123-8</t>
   </si>
   <si>
     <t>14.10.2019</t>
   </si>
   <si>
     <t>ЭКОНОМИКА РАЗВИТИЯ: НЕРАВЕНСТВО, БЕДНОСТЬ И РАЗВИТИЕ. Учебное пособие для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии рассматриваются важнейшие экономические и социальные вопросы организации жизнедеятельности людей — условия равенства жизненных шансов и механизмы борьбы с бедностью. Они освещаются в контексте государственной социальной политики, механизмы которой в развитых обществах базируются на принципах социальной справедливости и солидарной взаимопомощи, используя для этого национальные системы доходов, бюджетные механизмы и институты обязательного социального страхования, с помощью которых финансируется социальная защита населения, формируются предпосылки к достижению высокого качества жизни населения. Публикуется в авторской редакции. Книга адресуется работникам социальных и финансовых служб организаций, муниципалитетов, субъектов Российской Федерации, государственного и негосударственных пенсионных фондов, законодателям всех уровней, специалистам министерств финансового и социального блока. Она может быть рекомендована студентам, аспирантам и преподавателям экономических вузов при изучении курса «Социальная политика государства».</t>
+    <t>В учебном пособии рассматриваются важнейшие экономические и социальные вопросы организации жизнедеятельности людей — условия равенства жизненных шансов и механизмы борьбы с бедностью. Они освещаются в контексте государственной социальной политики, механизмы которой в развитых обществах базируются на принципах социальной справедливости и солидарной взаимопомощи, используя для этого национальные системы доходов, бюджетные механизмы и институты обязательного социального страхования, с помощью которых финансируется социальная защита населения, формируются предпосылки к достижению высокого качества жизни населения.</t>
   </si>
   <si>
     <t>978-5-534-11787-5</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>