--- v2 (2026-03-07)
+++ v3 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>07.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>