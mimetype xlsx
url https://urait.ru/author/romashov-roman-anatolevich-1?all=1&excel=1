--- v3 (2026-05-04)
+++ v4 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,132 +169,141 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.05.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Ромашов Р. А.</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы, предусмотренные рабочей программой дисциплины теории государства и права. Простота и доступность излагаемого материала позволяет в предельно сжатые сроки систематизировать и конкретизировать знания, полученные в процессе изучения учебной дисциплины, а также определить структуру и краткое содержание ответов на наиболее часто встречающиеся экзаменационные вопросы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендуется для подготовки к семинарам, практическим занятиям и экзаменам по теории государства и права студентам и курсантам юридических факультетов высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-16922-5</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
-    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются вопросы, предусмотренные рабочей программой дисциплины теории государства и права. Содержание учебника отражает как традиционные взгляды и концепции в области теоретической юриспруденции, так и новые подходы к пониманию государства и права, сущности политико-правовых процессов, юридической техники правотворческой и правореализационной деятельности. Простота и доступность излагаемого материала позволяет в предельно сжатые сроки систематизировать и конкретизировать знания, полученные в процессе изучения учебной дисциплины. Содержащиеся в учебнике вопросы самоконтроля, практические задания и тесты служат эффективным средством самостоятельной подготовки обучающихся, а рекомендуемые научные и учебно-методические источники обеспечивают возможность получения развернутой многоплановой информации в области теоретико-правовой науки и политико-правовой практики.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16838-9</t>
+    <t>Курс "Теория государства и права" предназначен для студентов колледжей. В рамках курса рассматриваются ключевые концепции, принципы и категории, которые формируют основу государственного устройства и правовой системы. Студенты познакомятся с историческими и современными теориями государства, его функциями и структурой, а также с основами правового регулирования и источниками права. Особое внимание будет уделено различным правовым системам, их особенностям и взаимодействию с обществом.</t>
+  </si>
+  <si>
+    <t>978-5-534-22017-9</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>05.08.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА В 2 Ч. ЧАСТЬ 1. Учебник для вузов</t>
   </si>
   <si>
     <t>Бакарджиев Я. В., Ромашов Р. А., Рыбаков В. А.</t>
   </si>
   <si>
     <t>Целью учебника является облегчение процесса усвоения студентами основных знаний о закономерностях возникновения, развития и функционирования государства и права. В предлагаемом курсе дается широкий обзор точек зрения, изложенных в учебной и научной литературе, учитываются различные подходы, существующие в теоретических и отраслевых науках, к исследуемым вопросам. Также в издании приводятся вопросы и задания для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-01753-3, 978-5-534-01754-0</t>
   </si>
   <si>
     <t>67.3я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА В 2 Ч. ЧАСТЬ 1. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-9916-9009-6, 978-5-9916-9010-2</t>
   </si>
   <si>
     <t>67.3я723</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА В 2 Ч. ЧАСТЬ 2. Учебник для вузов</t>
   </si>
   <si>
     <t>Бакарджиев Я. В., Рыбаков В. А., Ромашов Р. А.</t>
   </si>
   <si>
     <t>978-5-534-02098-4, 978-5-534-01754-0</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА В 2 Ч. ЧАСТЬ 2. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-9916-9012-6, 978-5-9916-9010-2</t>
   </si>
   <si>
-    <t>21.07.2023</t>
-[...20 lines deleted...]
-    <t>978-5-534-20077-5</t>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА ДЛЯ ОБУЧАЮЩИХСЯ ПО СПЕЦИАЛЬНОСТИ "ПРАВООХРАНИТЕЛЬНАЯ ДЕЯТЕЛЬНОСТЬ" 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Ромашов Р. А.</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются вопросы общей характеристики курса теории государства и права, описываются основные теории происхождения государства и права, анализируются теоретические аспекты понимания, структурирования и функционирования государства, а также ключевые понятия и категории теории права. Курс может быть использован любым высшим учебным заведением, осуществляющим подготовку студентов, курсантов, слушателей по специальности «Правоохранительная деятельность».</t>
+  </si>
+  <si>
+    <t>978-5-534-22041-4</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>Теория государства и права для обучающихся по специальности «Правоохранительная деятельность 3-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Р.А. Ромашов [и др.]; ответственный редактор Р.А. Ромашов.</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются вопросы общей характеристики курса теории государства и права, описываются основные теории происхождения государства и права, анализируются теоретические аспекты понимания, структурирования и функционирования государства, а также ключевые понятия и категории теории права. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также преподавателей и всех, кто интересуется вопросами теории государства и права.</t>
+  </si>
+  <si>
+    <t>978-5-534-22042-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -654,51 +663,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvenno-pravovye-sistemy-sovremennosti-590345" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-586404" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-586409" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-1-583806" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-1-584457" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-2-584474" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-2-584475" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-dlya-obuchayuschihsya-po-specialnosti-pravoohranitelnaya-deyatelnost-587691" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-dlya-obuchayuschihsya-po-specialnosti-pravoohranitelnaya-deyatelnost-587696" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvenno-pravovye-sistemy-sovremennosti-590345" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-586404" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-600555" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-1-583806" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-1-584457" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-2-584474" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-v-2-ch-chast-2-584475" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-dlya-obuchayuschihsya-po-specialnosti-pravoohranitelnaya-deyatelnost-600642" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-dlya-obuchayuschihsya-po-specialnosti-pravoohranitelnaya-deyatelnost-600643" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1019,535 +1028,535 @@
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.699</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>586409</v>
+        <v>600555</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>478</v>
+        <v>323</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2439.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2679.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.699</v>
+        <v>0.511</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583806</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>195</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1139.0</v>
       </c>
       <c r="M8" s="9">
         <v>1249.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.356</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584457</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>195</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1139.0</v>
       </c>
       <c r="M9" s="9">
         <v>1249.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.356</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584474</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>304</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1639.0</v>
       </c>
       <c r="M10" s="9">
         <v>1799.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.488</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584475</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>304</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1639.0</v>
       </c>
       <c r="M11" s="9">
         <v>1799.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.488</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>587691</v>
+        <v>600642</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>344</v>
+        <v>478</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1829.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2009.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.537</v>
+        <v>0.699</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>587696</v>
+        <v>600643</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1829.0</v>
+        <v>1879.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2009.0</v>
+        <v>2069.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.537</v>
+        <v>0.55</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>