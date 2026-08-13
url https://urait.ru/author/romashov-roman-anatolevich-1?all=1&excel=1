--- v4 (2026-06-22)
+++ v5 (2026-08-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>23.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>