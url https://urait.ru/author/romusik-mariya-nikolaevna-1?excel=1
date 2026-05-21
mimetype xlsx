--- v1 (2026-03-26)
+++ v2 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>26.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>