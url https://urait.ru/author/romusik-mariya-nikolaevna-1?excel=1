--- v2 (2026-05-21)
+++ v3 (2026-07-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>21.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>20.06.2024</t>
   </si>
   <si>
     <t>ИЗУЧЕНИЕ, ОБРАЗОВАНИЕ И РЕАБИЛИТАЦИЯ ЛИЦ С РАС. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Ромусик М. Н., Мелина Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Курс рассматривает понятия детского аутизма и расстройств аутистического спектра, описывает методики изучения особенностей таких воспитанников и обучающихся, систематизирует теоретические подходы к анализу особенностей семейного воспитания и принятия диагноза, взаимодействию и сотрудничеству с родителями детей с детским аутизмом и РАС, характеризует индивидуально-дифференцированный подход и обобщает стратегии проектирования программы коррекционно-развивающей работы в условиях сотрудничества с семьями воспитанников и обучающихся. Раскрывает тренинги как форму организации образовательной деятельности в системе психолого-педагогического сопровождения детей с РАС. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов дефектологических факультетов, осваивающих образовательную программу по направлению «44.03.03 Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Олигофренопедагогика», «Логопедия» и др.). Также будет полезен для будущих педагогов-психологов и тьюторов, обучающихся по программе «44.03.02 Психолого-педагогическое образование».</t>
+    <t>Курс рассматривает понятия детского аутизма и расстройств аутистического спектра, описывает методики изучения особенностей таких воспитанников и обучающихся, систематизирует теоретические подходы к анализу особенностей семейного воспитания и принятия диагноза, взаимодействию и сотрудничеству с родителями детей с детским аутизмом и РАС, характеризует индивидуально-дифференцированный подход и обобщает стратегии проектирования программы коррекционно-развивающей работы в условиях сотрудничества с семьями воспитанников и обучающихся. Раскрывает тренинги как форму организации образовательной деятельности в системе психолого-педагогического сопровождения детей с РАС.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19076-2</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.03.2025</t>
   </si>
   <si>
     <t>ЛЕЧЕБНАЯ ПЕДАГОГИКА В ДОШКОЛЬНОЙ ДЕФЕКТОЛОГИИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Микляевой Н. В.</t>
   </si>
   <si>
     <t>Данный курс отражает современный взгляд на специфику работы специалиста коррекционного профиля — учителя-дефектолога и логопеда, тьютора, демонстрирует, как можно сочетать классические и инновационные тенденции развития системы образования и науки в опыте педагогической деятельности и психолого-педагогического, тьюторского сопровождения ребенка с ограниченными возможностями здоровья. Наряду с концепциями и принципами, в нем рассматриваются особенности анализа ЭЭГ и МРТ, изучения рефлексов и нейромоторной готовности к обучению, проектирования адаптированных образовательных программ, классификации методов воспитания и обучения, коррекции нарушений развития детей раннего и дошкольного возраста, технологии диагностики, адаптации и социализации, коррекционно-педагогической деятельности, проблемы обобщения инновационного опыта специалистов коррекционного профиля. Для профессиональной подготовки студентов по специальности «Специальное (дефектологическое) образование».</t>
   </si>