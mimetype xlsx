--- v3 (2026-07-05)
+++ v4 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>05.07.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>