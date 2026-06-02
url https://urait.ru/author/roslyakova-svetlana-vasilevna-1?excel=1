--- v1 (2026-04-16)
+++ v2 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>16.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -158,53 +158,50 @@
     <t>Курс представляет собой комплекс материалов, необходимых для изучения дисциплины "Педагогика", коотрые отражают проблемы общей и социальной педагогики, педагогического процесса и его составляющих процессов обучения и воспитания, а также материалы, связанные с актуальными проблемами реализации компетентностного подхода и инноваций в образовании. Материалы курса изложены не только в текстовой форме, но и в виде схем и таблиц, что облегчит обучающимся процесс запоминания, подготовки к экзаменам и поможет в выполнении самостоятельной работы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19095-3</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.08.2016</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Курс представляет собой комплекс материалов, необходимых для изучения дисциплины "Педагогика", которые отражают проблемы общей и социальной педагогики, педагогического процесса и его составляющих процессов обучения и воспитания, а также материалы, связанные с актуальными проблемами реализации компетентностного подхода и инноваций в образовании. Материалы курса изложены не только в текстовой форме, но и в виде схем и таблиц, что облегчит обучающимся процесс запоминания, подготовки к экзаменам и поможет в выполнении самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-19099-1</t>
   </si>
   <si>
     <t>74.00я723</t>
   </si>
   <si>
     <t>31.08.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПЕДАГОГИКА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Соколовой Н.А.</t>
   </si>
   <si>
     <t>В учебнике рассматриваются теоретические, методологические и технологические аспекты социальной педагогики, а также дается характеристика отдельным категориям клиентов социальной работы. Курс призван дать студентам целостное представление о социально-педагогической теории, становлении социальной педагогики как науки, ее теоретико-методологических основах, закономерностях и принципах, основных категориях (социализация, социальная адаптация, социально-педагогическая деятельность и т.п.), особенностях, содержании, формах, методах, технологиях социально-педагогической деятельности в социальной работе.</t>
   </si>
   <si>
     <t>978-5-534-16262-2</t>
   </si>
   <si>
     <t>74.6я73</t>
   </si>
@@ -931,129 +928,129 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1189.0</v>
       </c>
       <c r="M6" s="9">
         <v>1309.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.371</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>584520</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>211</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1209.0</v>
       </c>
       <c r="M7" s="9">
         <v>1329.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.376</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>