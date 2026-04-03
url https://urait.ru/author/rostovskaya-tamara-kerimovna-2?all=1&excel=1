--- v1 (2026-02-15)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>15.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>