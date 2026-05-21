--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>