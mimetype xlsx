--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -235,99 +235,99 @@
   <si>
     <t>Ростовская Т. К., Васильева Е. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Издание посвящено методологическим и методическим проблемам социологических исследований в области демографии. В рамках курса рассматриваются методология и методы исследований демографического поведения. Отдельное внимание уделено общетеоретическим знаниям по методологии научного познания, обоснованию стратегии исследования демографических проблем, разработке инструментария исследования. Включен инструментарий эмпирических социологических исследований в области демографии. Материалы курса включают список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание будет полезно студентам, преподавателям, аспирантам, а также всем, кто интересуется стандартами качества проведения научных исследований в области демографии.</t>
   </si>
   <si>
     <t>978-5-534-21297-6</t>
   </si>
   <si>
     <t>60.54:60.56(я73)</t>
   </si>
   <si>
     <t>16.01.2024</t>
   </si>
   <si>
     <t>МОЛОДЕЖЬ И МОЛОДЕЖНАЯ ПОЛИТИКА В РОССИИ И ЗА РУБЕЖОМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ростовская Т. К., Князькова Е. А., Лукьянец А. С.</t>
   </si>
   <si>
-    <t>Курс посвящен вопросам развития молодежи и реализации молодежной политики в России и за рубежом. В рамках курса рассматриваются теоретические, законодательные, инфраструктурные аспекты молодежной политики, а также основные направления современной молодежной политики. Материалы курса включают контрольные вопросы и задания к темам, а также список литературы, отдельные законодательные и нормативные акты, регулирующие деятельность молодежной политики в современной России. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и предназначен для студентов, обучающихся по направлениям подготовки социогуманитарного профиля.</t>
+    <t>Курс посвящен вопросам развития молодежи и реализации молодежной политики в России и за рубежом. В рамках курса рассматриваются теоретические, законодательные, инфраструктурные аспекты молодежной политики, а также основные направления современной молодежной политики. Материалы курса включают контрольные вопросы и задания к темам, а также список литературы, отдельные законодательные и нормативные акты, регулирующие деятельность молодежной политики в современной России. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям подготовки «Организация работы с молодежью», «Социальная работа» и «Социология».</t>
   </si>
   <si>
     <t>978-5-534-18423-5</t>
   </si>
   <si>
     <t>10.12.2024</t>
   </si>
   <si>
     <t>НОРМАТИВНО-ПРАВОВОЕ ОБЕСПЕЧЕНИЕ МОЛОДЕЖНОЙ ПОЛИТИКИ В РОССИИ 2-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>В рамках курса рассматриваются законодательные и инфраструктурные аспекты молодежной политики. Материалы курса включают список литературы, отдельные законодательные и нормативные акты, регулирующие деятельность молодежной политики в современной России. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и предназначен для студентов, обучающихся по направлениям подготовки социогуманитарного профиля.</t>
   </si>
   <si>
     <t>978-5-534-21321-8</t>
   </si>
   <si>
     <t>24.10.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ РАБОТЫ С МОЛОДЕЖЬЮ. МОЛОДЕЖНАЯ ПОЛИТИКА В РОССИИ И ЗА РУБЕЖОМ 2-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс посвящен вопросам развития молодежи и реализации молодежной политики в России и за рубежом. В рамках курса рассматриваются теоретические, законодательные, инфраструктурные аспекты молодежной политики, а также основные направления современной молодежной политики. Материалы курса включают контрольные вопросы и задания к темам, а также список литературы, отдельные законодательные и нормативные акты, регулирующие деятельность молодежной политики в современной России. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20921-1</t>
   </si>
   <si>
     <t>04.03.2024</t>
   </si>
   <si>
     <t>СЕМЬЯ В СИСТЕМЕ СОЦИАЛЬНЫХ ИНСТИТУТОВ ОБЩЕСТВА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ростовская Т. К., Кучмаева О. В.</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>Курс посвящен вопросам функционирования института семьи в современном обществе, теоретическим основаниям и технологиям эффективной семейной политики. В рамках курса рассматривается место семьи в системе социальных институтов, тенденции и перспективы трансформации семьи, ее взаимодействие с институтами общества. Отдельное внимание уделено семье и семейным ценностям в системе ценностей поколений и положению молодой семьи в современном российском обществе. Отражены современные подходы к формированию семейной и социальной политики в интересах семьи и детей. Материалы курса включают контрольные вопросы к темам, а также список литературы, статистические данные, характеризующие положение семей в России, отдельные законодательные и нормативные акты, принятые в РФ в интересах семьи. Соответствует актуальным требованиям федерального государственного образовательного стандарта и предназначено для студентов, обучающихся по направлениям подготовки «Социология», «Организация работы с молодежью», «Психолого-педагогическое образование», «Социальная работа». Будет полезно научным и практическим работникам, преподавателям, аспирантам, а также всем, кто интересуется вопросами жизнедеятельности семьи в современном обществе.</t>
+    <t>Курс посвящен вопросам функционирования института семьи в современном обществе, теоретическим основаниям и технологиям эффективной семейной политики. В рамках курса рассматривается место семьи в системе социальных институтов, тенденции и перспективы трансформации семьи, ее взаимодействие с институтами общества. Отдельное внимание уделено семье и семейным ценностям в системе ценностей поколений и положению молодой семьи в современном российском обществе. Отражены современные подходы к формированию семейной и социальной политики в интересах семьи и детей. Материалы курса включают контрольные вопросы к темам, а также список литературы, статистические данные, характеризующие положение семей в России, отдельные законодательные и нормативные акты, принятые в РФ в интересах семьи.</t>
   </si>
   <si>
     <t>978-5-534-18857-8</t>
   </si>
   <si>
     <t>60.54я73</t>
   </si>
   <si>
     <t>21.12.2023</t>
   </si>
   <si>
     <t>ТВОРЧЕСТВО И СОЦИАЛЬНАЯ ИННОВАТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Ростовская Т. К., Князькова Е. А., Фомина С. Н., Лукьянец А. С.</t>
   </si>
   <si>
     <t>Курс позволит сформировать комплексные знания об инновационной системе как взаимосвязанных организациях, занятых производством и реализацией научных знаний и технологий. Материалы включают исследование современных достижений науки и практики в области философии и психологии творчества, социальной инноватики, технологии и методы развития и реализации творческого потенциала личности. Особое внимание уделяется вопросам развития творчества как основы инновационной деятельности специалиста социальной сферы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Адресовано студентам, аспирантам, магистрантам, научным работникам и специалистам, которые профессионально занимаются новшествами, творческой деятельностью, организуют и ведут социальную работу, ориентированы на личностное и профессиональное развитие.</t>
   </si>
   <si>
     <t>978-5-534-18520-1</t>
   </si>
   <si>
     <t>60.524я73</t>
   </si>