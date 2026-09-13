--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -963,54 +963,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>109</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="M5" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1033,54 +1033,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>122</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>549.0</v>
+        <v>579.0</v>
       </c>
       <c r="M6" s="9">
-        <v>599.0</v>
+        <v>639.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1101,54 +1101,54 @@
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>130</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>719.0</v>
+        <v>749.0</v>
       </c>
       <c r="M7" s="9">
-        <v>789.0</v>
+        <v>819.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1171,54 +1171,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>122</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="M8" s="9">
-        <v>759.0</v>
+        <v>789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1241,54 +1241,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>262</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="9">
-        <v>1449.0</v>
+        <v>1519.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1589.0</v>
+        <v>1669.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1311,54 +1311,54 @@
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>183</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="9">
-        <v>869.0</v>
+        <v>909.0</v>
       </c>
       <c r="M10" s="9">
-        <v>959.0</v>
+        <v>999.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
@@ -1381,54 +1381,54 @@
       <c r="B11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>72</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>389.0</v>
+        <v>399.0</v>
       </c>
       <c r="M11" s="9">
-        <v>429.0</v>
+        <v>439.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
@@ -1451,54 +1451,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>183</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="9">
-        <v>869.0</v>
+        <v>909.0</v>
       </c>
       <c r="M12" s="9">
-        <v>959.0</v>
+        <v>999.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>84</v>
       </c>
@@ -1521,54 +1521,54 @@
       <c r="B13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>331</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L13" s="9">
-        <v>1409.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>90</v>
       </c>
@@ -1591,54 +1591,54 @@
       <c r="B14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>196</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L14" s="9">
-        <v>729.0</v>
+        <v>769.0</v>
       </c>
       <c r="M14" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>96</v>
       </c>