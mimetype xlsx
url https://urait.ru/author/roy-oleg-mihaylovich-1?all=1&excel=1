--- v1 (2026-03-13)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>13.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>