--- v2 (2026-05-03)
+++ v3 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>03.05.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В учебном пособии рассмотрены различные вопросы, связанные с исследованием социально-экономических и политических процессов. Дается представление о том, в каких ситуациях целесообразно прибегать к тому или иному способу опроса или наблюдения. Учебный материал четко систематизирован, включает задания четырех различных типов, направленные на закрепление практических навыков и формирование целостного знания по дисциплине.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18110-4</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.12.2019</t>
   </si>
   <si>
     <t>ИССЛЕДОВАНИЯ СОЦИАЛЬНО-ЭКОНОМИЧЕСКИХ И ПОЛИТИЧЕСКИХ ПРОЦЕССОВ 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рой О. М.</t>
   </si>
   <si>
-    <t>Одним из главных требований, предъявляемых к специалистам в области государственного и муниципального управления, является умение ставить и обеспечивать решение комплексных исследовательских задач, направленных на преодоление актуальных проблем современного общества. В представленном курсе проводится анализ инструментов диагностики социально-экономических и политических процессов, определяется роль научно-исследовательских программ в оценке и управлении этими процессами. На основе обзора существующих методов научного исследования предложены эффективные способы оценки состояния социальных систем и текущих тенденций современного общества, представлены подходы к моделированию динамики социальных процессов, разработке обоснованных и сбалансированных по объемам используемых ресурсов и привлеченных средств программных мероприятий, принятию оптимальных и общественно-значимых административных решений</t>
+    <t>В учебнике рассмотрены методологические основы исследования социально-экономических и политических процессов, их научно-исследовательская программа, фактологическая основа, организационное обеспечение. Приведен анализ социологических методов научного исследования, используемых в практике, при этом особое внимание уделено социометрическому и экспертному опросам. Рассмотрены вопросы, связанные с проективными функциями социального знания, которые осуществляются благодаря технологиям моделирования, программирования и принятия решений.</t>
   </si>
   <si>
     <t>978-5-534-12349-4</t>
   </si>
   <si>
     <t>10.07.2025</t>
   </si>
   <si>
     <t>Методика написания научных работ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
     <t>В курсе обобщена практика подготовки и оформления научных работ, выделены основные стадии научно-исследовательской деятельности, сформулированы требования к качеству научных работ, указаны источники информации, используемые в исследовательской практике. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и магистрантов, обучающихся по всем направлениям дисциплин социально-экономического и гуманитарного профилей, а также молодых исследователей, испытывающих интерес к научной работе.</t>
   </si>
   <si>
     <t>978-5-534-20775-0</t>
   </si>
   <si>
     <t>72.5я73</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>В курсе на основе обзора исторических тенденций в развитии научного знания раскрываются генезис, содержание и особенности экономической науки, применяемые ею методы и технологии, формулируются и обосновываются ключевые функции, составляющие в совокупности звенья единого научно-исследовательского цикла. Применение парадигмального подхода позволяет выделить в развитии современной экономической науки базовые направления, определяющие стратегию и тактику проводящихся под их эгидой научных исследований, используемые для их целей базовые принципы и терминологию. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17018-4</t>
   </si>
   <si>
     <t>17.06.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГРАДОСТРОИТЕЛЬСТВА И ГРАДОСТРОИТЕЛЬНОГО ПРОЕКТИРОВАНИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
-    <t>В настоящем учебнике раскрываются механизмы осуществления градостроительной деятельности в условиях интенсивного освоения урбанизированных территорий. Автор концентрирует внимание читателей на вопросах проектирования и застройки городов, нормативно-правового регулирования системы территориального планирования в России, эстетических и архитектурных принципах возведения городских объектов. Примечательная особенность учебника — разработка практических рекомендаций по обустройству территорий общественного назначения, оформлению документов территориального планирования, подготовке сбалансированных градостроительных проектов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рекомендован студентам высших учебных заведений и преподавателям социально-экономических специальностей, представит интерес для практиков в области ЖКХ и градостроительства, специалистов в области государственного и муниципального управления, депутатского корпуса, а также широкого круга читателей, интересующихся вопросами обустройства общественных пространств.</t>
+    <t>Раскрываются механизмы осуществления градостроительной деятельности в условиях интенсивного освоения урбанизированных территорий. Автор концентрирует внимание читателей на проектировании и застройке городов, нормативно-правовом регулировании системы территориального планирования в России, эстетических и архитектурных принципах возведения городских объектов. Особенность учебника — рекомендации по обустройству территорий общественного назначения, оформлению документов территориального планирования, подготовке сбалансированных градостроительных проектов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Студентам высших учебных заведений и преподавателям социально-экономических специальностей, практикам в области ЖКХ и градостроительства, специалистам в области государственного и муниципального управления, депутатского корпуса, а также широкому кругу читателей, интересующихся обустройствам общественных пространств.</t>
   </si>
   <si>
     <t>978-5-534-19510-1</t>
   </si>
   <si>
     <t>85.118я73</t>
   </si>
   <si>
     <t>21.02.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГРАДОСТРОИТЕЛЬСТВА И ТЕРРИТОРИАЛЬНОГО ПЛАНИРОВАНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-19509-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">