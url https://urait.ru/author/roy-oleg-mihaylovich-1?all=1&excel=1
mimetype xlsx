--- v3 (2026-06-24)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>24.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>