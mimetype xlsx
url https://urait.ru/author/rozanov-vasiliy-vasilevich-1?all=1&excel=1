--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,93 +130,93 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>14.05.2019</t>
   </si>
   <si>
     <t>«ЛЕГЕНДА О ВЕЛИКОМ ИНКВИЗИТОРЕ» Ф. М. ДОСТОЕВСКОГО</t>
   </si>
   <si>
     <t>Розанов В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>История литературы</t>
   </si>
   <si>
-    <t>В данном издании представлены статьи литературного критика и философа В. В. Розанова. Ученый затрагивает главный вопрос православной философии — о бессмертии человека. Проведены параллели с творчеством других русских классиков. Данное издание заинтересует историков, почитателей творчества В. В. Розанова.</t>
+    <t>В данном издании представлены статьи литературного критика и философа В. В. Розанова. Ученый затрагивает главный вопрос православной философии — о бессмертии человека. Проведены параллели с творчеством других русский классиков. Данное издание заинтересует историков, почитателей творчества В. В. Розанова.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10107-2</t>
   </si>
   <si>
     <t>83.3(2)</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.11.2016</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ЛИТЕРАТУРНО-ЭСТЕТИЧЕСКИЕ РАБОТЫ</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
     <t>В издание входит «Легенда о великом инквизиторе Ф. М. Достоевского. Опыт критического комментария» и ряд других работ В. В. Розанова по широкому кругу вопросов. Автор предстает в книге как яркая, противоречивая творческая личность, до сих пор поражающая воображение своими парадоксальными суждениями. Произведения В. В. Розанова входят в программы высших учебных заведений по таким дисциплинам, как история литературной критики, история литературы, эстетика и т. д.</t>
   </si>
   <si>
     <t>978-5-534-08955-4</t>
   </si>
   <si>
     <t>05.03.2018</t>
   </si>
   <si>
     <t>ОПАВШИЕ ЛИСТЬЯ</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>«Опавшие листья» — уникальный опыт для русской философии. Розанов никогда не пытался написать ничего собственно «художественного» и создал уникальное произведение — «Опавшие листья», жанр которого с трудом поддается определению, поскольку это мысли и впечатления автора, которые «текут непрерывно». Философ чувствует, рефлектирует и записывает свои мысли и наблюдение на клочках бумаги. Каждый лист — размышление автора о том или ином событии в жизни. Философ чувствует, рефлектирует и записывает свои мысли и наблюдение на клочках бумаги. В оригинале его рукопись представляла два короба с ворохом исписанных листочков. Каждый лист — размышление автора о том или ином событии в жизни.</t>
+    <t>"Опавшие листья" — уникальный опыт для русской философии. Розанов никогда не пытался написать ничего собственно "художественного" и создал уникальное произведение — "Опавшие листья", жанр которого с трудом поддается определению, поскольку это мысли и впечатления автора, которые "текут непрерывно". Философ чувствует, рефлектирует и записывает свои мысли и наблюдение на клочках бумаги. В оригинале его рукопись представляла два короба с ворохом исписанных листочков. Каждый лист — размышление автора о том или ином событии в жизни.</t>
   </si>
   <si>
     <t>978-5-534-05692-1</t>
   </si>
   <si>
     <t>УЕДИНЕННОЕ. ИЗБРАННЫЕ РАБОТЫ</t>
   </si>
   <si>
     <t>В книге представлены философско-этические произведения в формате записок — «Уединенное», «Смертное» и «Апокалипсис нашего времени». Эти работы принесли известность религиозному философу В. В. Розанову, в них отразились взгляды автора на важнейшие вопросы человеческого существования — смерти, любви, религии и другие. В книге также представлены статьи Розанова «Семья как религия», «Библейская поэзия», «Из последних листьев» и «Апокалиптика русской литературы».</t>
   </si>
   <si>
     <t>978-5-534-05693-8</t>
   </si>
   <si>
     <t>87.3(2)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">