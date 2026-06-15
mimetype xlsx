--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
-[...1 lines deleted...]
-    <t>03.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,186 +160,168 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05140-7</t>
   </si>
   <si>
     <t>65.291я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.03.2024</t>
   </si>
   <si>
     <t>МАКРОЭКОНОМИКА. СИСТЕМНЫЙ АНАЛИЗ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Макроэкономика</t>
   </si>
   <si>
-    <t>Понимание процессов современной экономической действительности необходимо и бизнесмену, и государственному чиновнику, и работнику офиса, и даже домохозяйке. Исследовательский курс предлагает системный анализ фундаментальных закономерностей поведения людей, компаний и государства в национальной экономике, включающий теоретический и практический анализ макроэкономической среды бизнеса. Формальные модели сопровождаются количественными и качественными задачами с разбором и подробным разъяснением применения рассматриваемых концепций на практике. Предлагаются многочисленные примеры ситуационного анализа из области делового администрирования и государственного управления. Теоретические исследования базируются на новейших разработках российской и зарубежной макроэкономической мысли. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для профессиональной подготовки экономистов и менеджеров, а также второго высшего образования и повышения квалификации государственных чиновников в области макроэкономики.</t>
+    <t>Понимание процессов современной экономической действительности необходимо и бизнесмену, и государственному чиновнику, и работнику офиса, и даже домохозяйке. Исследовательский курс предлагает системный анализ фундаментальных закономерностей поведения людей, компаний и государства в национальной экономике, включающий теоретический и практический анализ макроэкономической среды бизнеса. Формальные модели сопровождаются количественными и качественными задачами с разбором и подробным разъяснением применения рассматриваемых концепций на практике. Предлагаются многочисленные примеры ситуационного анализа из области делового администрирования и государственного управления. Теоретические исследования базируются на новейших разработках российской и зарубежной макроэкономической мысли.</t>
   </si>
   <si>
     <t>978-5-534-18221-7</t>
   </si>
   <si>
     <t>65.012.2я73</t>
   </si>
   <si>
     <t>25.03.2024</t>
   </si>
   <si>
     <t>МАКРОЭКОНОМИКА. УСТОЙЧИВОЕ РАВНОВЕСИЕ В ДИНАМИЧЕСКОЙ СРЕДЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Современная макроэкономика связана как с процессами достижения и поддержания равновесия, с одной стороны, так и с механизмами функционирования национальной экономики в динамической среде и турбулентном глобальном ландшафте, с другой. Данный курс содержит теоретического и практического материала продвинутого уровня. Формальные модели сопровождаются количественными и качественными задачами с разбором и подробным разъяснением применения рассматриваемых концепций на практике. Предлагаются многочисленные примеры ситуационного анализа из области делового администрирования и государственного управления. Теоретические исследования базируются на новейших разработках мировой макроэкономической мысли. В курсе рассмотрены процессы равновесия и неравновесия в макроэкономической среде с учетом особенностей функционирования реального и финансового секторов экономики. Представлены анализ макроэкономической динамики, а также практикум, список обозначений и рекомендуемой литературы по курсу. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
+    <t>Современная макроэкономика связана как с процессами достижения и поддержания равновесия, с одной стороны, так и с механизмами функционирования национальной экономики в динамической среде и турбулентном глобальном ландшафте, с другой. В курсе рассмотрены процессы равновесия и неравновесия в макроэкономической среде с учетом особенностей функционирования реального и финансового секторов экономики. Представлены анализ макроэкономической динамики, а также практикум, список обозначений и рекомендуемой литературы по курсу. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18223-1</t>
   </si>
   <si>
     <t>26.04.2013</t>
   </si>
   <si>
     <t>МАКРОЭКОНОМИЧЕСКИЙ АНАЛИЗ ОТКРЫТОЙ ЭКОНОМИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматривается мировое хозяйство в условиях глобализации, его основные качественные характеристики, этапы и тенденции развития, функции, отраслевая структура, рыночный механизм и система регулирования, экономические ресурсы и мировые рынки. Особое внимание уделяется анализу функционирования стран в мировой экономике и их взаимодействию в системе мирового хозяйства посредством обмена (товарами, услугами, факторами производства) и производственного, научно-технического, регионального и международного сотрудничества. По мере прочтения материала студенты системно и последовательно изучают современные тенденции развития мирового хозяйства и важнейшие направления и факторы эффективности международного бизнеса и деятельности международных банков. На многочисленных конкретных примерах рассматриваются основные закономерности эволюции мировой экономики, методы регулирования, исследования, прогнозирования и моделирования мирового рынка и международного бизнеса. Анализируются особенности современного международного финансового бизнеса, международного обмена интеллектуальной собственностью, международной торговли товарами и услугами. Для профессиональной подготовки экономистов и менеджеров на уровне бакалавриата, магистратуры и второго высшего образования, а также повышения квалификации государственных чиновников в области макроэкономики.</t>
+    <t>В курсе рассматривается мировое хозяйство в условиях глобализации, его основные качественные характеристики, этапы и тенденции развития, функции, отраслевая структура, рыночный механизм и система регулирования, экономические ресурсы и мировые рынки. Особое внимание уделяется анализу функционирования стран в мировой экономике и их взаимодействию в системе мирового хозяйства посредством обмена (товарами, услугами, факторами производства) и производственного, научно-технического, регионального и международного сотрудничества. На многочисленных примерах рассматриваются закономерности эволюции мировой экономики, методы регулирования, исследования, прогнозирования и моделирования мирового рынка и международного бизнеса. Для профессиональной подготовки экономистов и менеджеров на уровне бакалавриата, магистратуры и второго высшего образования, а также повышения квалификации государственных чиновников в области макроэкономики.</t>
   </si>
   <si>
     <t>978-5-534-18217-0</t>
   </si>
   <si>
     <t>24.07.2013</t>
   </si>
   <si>
-    <t>МИКРОЭКОНОМИКА. ПРАКТИКУМ. Учебное пособие для бакалавров</t>
-[...2 lines deleted...]
-    <t>Бакалавр. Академический курс</t>
+    <t>МИКРОЭКОНОМИКА. ПРАКТИКУМ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Обложка</t>
   </si>
   <si>
     <t>Микроэкономика. Экономика организации (фирмы)</t>
   </si>
   <si>
-    <t>Учебное пособие содержит комплект заданий, упражнений и ситуаций, а также методических указаний и пояснений. Учебный материал практикума отражает различные стороны микроэкономики, начиная от фундаментальных основ экономической теории и поведения потребителя и завершая исследованием конкретных форм стратегии и тактики фирм в рамках общего равновесия. Каждая тема включает в себя детальный план занятия, базовые понятия и их английские эквиваленты, ключевые обозначения, графики и основные формулы, вопросы для размышления, количественные и качественные задачи, а также материалы для ситуационного анализа. Практикум служит хорошим дополнением учебника Розановой Н. М. «Микроэкономика: руководство для будущих профессионалов».</t>
-[...2 lines deleted...]
-    <t>978-5-9916-2369-8</t>
+    <t>Учебник содержит комплект заданий, упражнений и ситуаций, а также методических указаний и пояснений. Учебный материал практикума отражает различные стороны микроэкономики, начиная от фундаментальных основ экономической теории и поведения потребителя и завершая исследованием конкретных форм стратегии и тактики фирм в рамках общего равновесия. Практикум служит хорошим дополнением учебника Розановой Н. М. «Микроэкономика: руководство для будущих профессионалов».</t>
+  </si>
+  <si>
+    <t>978-5-534-20848-1</t>
   </si>
   <si>
     <t>65.012.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>08.09.2016</t>
-[...16 lines deleted...]
-  <si>
     <t>28.11.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИКИ ДЛЯ ЮРИСТОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
     <t>Современного юриста сложно представить без хороших знаний экономической реальности. Вне зависимости от конкретной сферы юридической деятельности профессионал должен владеть экономическим инструментарием и для того, чтобы давать своим клиентам разумные советы, и для грамотной организации собственной юридической фирмы, и для представления более глубокой аргументации по своим делам в судебных инстанциях. В данныом курсе излагаются базовые принципы экономики с опорой на особенности юридической практики. Сочетание глубины экономического анализа с юридически ориентированным подходом делает данный учебный курс уникальным как по форме изложения материала, так и по содержанию отдельных тем. Изложение материала дается в увлекательной форме по оригинальной методике автора. Теоретические положения иллюстрируются бизнес-примерами, образцами решения задач и направлениями исследовательской работы.</t>
   </si>
   <si>
     <t>978-5-534-21608-0</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ ОТРАСЛЕВЫХ РЫНКОВ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебное пособие содержит комплект заданий, упражнений и ситуаций, а также методических указаний и пояснений, которые призваны помочь студентам и преподавателям в подготовке специалистов по отраслевому анализу рынков и конкурентной политике мирового уровня. Главы пособия отражают различные стороны экономики отраслевых рынков и политики поддержки конкуренции. Каждая тема включает детальный план занятия, базовые понятия и их английские эквиваленты, ключевые обозначения и основные формулы, вопросы для размышления, количественные и качественные задачи, а также материалы для ситуационного анализа. В книге также представлены дополнительная литература для рефератов и тематика экономических эссе и курсовых работ. Все задания для удобства изучения и контроля знаний студентов, особенно при самостоятельной работе, разбиты на три уровня сложности: легкие задания, задания среднего уровня сложности и задания повышенной сложности. Для образца в каждой главе приводятся типовые задания с решением и экономической интерпретацией результата.</t>
+    <t>Учебное пособие содержит комплект заданий, упражнений и ситуаций, а также методических указаний и пояснений, которые призваны помочь студентам и преподавателям в подготовке специалистов по от- раслевому анализу рынков и конкурентной политике мирового уровня. Каждая тема включает в себя детальный план занятия, базовые понятия и их английские эквиваленты, ключевые обозначения и основные формулы, вопросы для размышления, количественные и качественные задачи, а также материалы для ситуационного анализа.</t>
   </si>
   <si>
     <t>978-5-534-03899-6</t>
   </si>
   <si>
     <t>11.04.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ ОТРАСЛЕВЫХ РЫНКОВ: ВВЕДЕНИЕ В ПРЕДМЕТ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются общетеоретические вопросы, составляющие фундаментальную основу экономики отраслевых рынков и политики поддержки конкуренции. Исследуются история и современные тенденции развития конкурентной политики, проанализированы различные отрасли экономики и разнообразные сферы деятельности фирм. Особое внимание уделено детальному изучению монополизма и конкурентных начал в российской экономике последних десятилетий, а также антимонопольной и проконкурентной политики российского государства. Для облегчения усвоения материала приводятся образцы решения типовых задач по курсу и примеры из практики государственного регулирования разных стран. После каждой темы предлагаются вопросы для повторения и проверки, задания и упражнения для самостоятельной работы, а также материалы для ситуационного анализа. На платформе Юрайт размещены интерактивные тесты к этому курсу, а также рабочая программа дисциплины. Для студентов, обучающихся по экономическим специальностям.</t>
+    <t>В курсе рассматриваются общетеоретические вопросы, составляющие фундаментальную основу экономики отраслевых рынков и политики поддержки конкуренции. Исследуется история и современные тенденции развития конкурентной политики, проанализированы различные отрасли экономики и разнообразные сферы деятельности фирм. Особое внимание уделено детальному изучению монополизма и конкурентных начал в российской экономике последних десятилетий, а также антимонопольной и проконкурентной политики российского государства. Для облегчения усвоения материала приводятся образцы решения типовых задач по курсу и примеры из практики государственного регулирования разных стран. После каждой темы предлагаются вопросы для повторения и проверки, задания и упражнения для самостоятельной работы, а также материалы для ситуационного анализа. На платформе Юрайт размещены интерактивные тесты к этому курсу, а также рабочая программа дисциплины. Для студентов, обучающихся по экономическим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-16055-0</t>
   </si>
   <si>
     <t>ТЕОРИЯ ОТРАСЛЕВЫХ РЫНКОВ: ПРОДВИНУТЫЙ УРОВЕНЬ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы теории отраслевых рынков более глубокого и продвинутого уровня. Акцент делается на анализе структуры и эффективности функционирования отдельных рынков, отраслей и сфер деятельности экономики. Особая роль уделяется исследованию отраслей естественной монополии, различным моделям олигопольного рынка, поведению фирм в условиях продуктовой дифференциации и инновационной активности компаний, включая особенности взаимодействия экономических агентов в условиях цифровой экономики. Приводятся как теоретические концепции, так и практические ситуации, иллюстрирующие рассматриваемые вопросы. Предназначен для студентов старших курсов бакалавриата и обучающихся в магистратуре по экономическим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-16056-7</t>
   </si>
   <si>
     <t>13.03.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКАЯ ЭКОНОМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В центре внимания курса — постижение правил оптимального экономического поведения фирмы и потребителей в условиях современной рыночной экономики, а также особенностей межфирменных взаимодействий и взаимоотношений фирмы и других хозяйствующих субъектов. Курс активно и творчески использует различные методы и формы обучения экономике и экономическому анализу на основе инновационных методик школ бизнеса. В основе учебных материалов лежат интерактивные обучающие методики, в частности анализ практических ситуаций, дискуссии и экономические эссе с целью развития аналитического экономического мышления. Изложение материала построено по принципу составления и анализа бизнес-плана компании: вначале анализируются важные аспекты создания компании (стартап, методы анализа количественной и качественной информации), затем рассматриваются вопросы развития бизнеса в различных областях, вплоть до ситуации закрытия фирмы и выхода ее из отрасли. В целом мы получаем полноценный бизнес-план компании. Специальные темы посвящены подведению итогов в области формирования эффективного бизнес-плана, а также особенностям бизнес-образования в сфере экономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание может быть полезно слушателям программ МВА и студентам высших учебных заведений, обучающихся по экономическим направлениям, а также действующим и потенциальным менеджерам компаний для повышения своей квалификации.</t>
+    <t>В центре внимания курса — постижение правил оптимального экономического поведения фирмы и потребителей в условиях современной рыночной экономики, а также особенностей межфирменных взаимодействий и взаимоотношений фирмы и других хозяйствующих субъектов. Курс активно и творчески использует различные методы и формы обучения экономике и экономическому анализу на основе инновационных методик школ бизнеса. В основе учебных материалов лежат интерактивные обучающие методики, в частности анализ практических ситуаций, дискуссии и экономические эссе с целью развития аналитического экономического мышления.</t>
   </si>
   <si>
     <t>978-5-534-17940-8</t>
   </si>
   <si>
     <t>18.11.2025</t>
   </si>
   <si>
     <t>Экономика для юристов. Учебник для вузов</t>
   </si>
   <si>
     <t>Современного юриста сложно представить без хороших знаний экономической реальности. Вне зависимости от конкретной сферы юридической деятельности профессионал должен владеть экономическим инструментарием и для того, чтобы давать своим клиентам разумные советы, и для грамотной организации собственной юридической фирмы, и для представления более глубокой аргументации по своим делам в судебных инстанциях. Данный курс разработан специально для студентов юридических вузов и факультетов права. В нем излагаются базовые принципы экономики с опорой на особенности юридической практики. Сочетание глубины экономического анализа с юридически ориентированным подходом делает данный учебный курс уникальным как по форме изложения материала, так и по содержанию отдельных тем. Изложение материала дается в увлекательной форме по оригинальной методике автора. Теоретические положения иллюстрируются бизнес-примерами, образцами решения задач и направлениями исследовательской работы.</t>
   </si>
   <si>
     <t>978-5-534-21611-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -714,59 +696,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konkurentnye-strategii-sovremennoy-firmy-584099" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/makroekonomika-sistemnyy-analiz-584344" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/makroekonomika-ustoychivoe-ravnovesie-v-dinamicheskoy-srede-584345" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/makroekonomicheskiy-analiz-otkrytoy-ekonomiki-589532" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mikroekonomika-praktikum-530246" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/monetarnaya-ekonomika-praktikum-584092" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekonomiki-dlya-yuristov-590503" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-otraslevyh-rynkov-praktikum-582903" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-otraslevyh-rynkov-vvedenie-v-predmet-584195" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-otraslevyh-rynkov-prodvinutyy-uroven-584196" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlencheskaya-ekonomika-589489" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-dlya-yuristov-590501" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konkurentnye-strategii-sovremennoy-firmy-584099" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/makroekonomika-sistemnyy-analiz-584344" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/makroekonomika-ustoychivoe-ravnovesie-v-dinamicheskoy-srede-584345" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/makroekonomicheskiy-analiz-otkrytoy-ekonomiki-589532" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mikroekonomika-praktikum-601134" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekonomiki-dlya-yuristov-590503" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-otraslevyh-rynkov-praktikum-582903" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-otraslevyh-rynkov-vvedenie-v-predmet-584195" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-otraslevyh-rynkov-prodvinutyy-uroven-584196" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlencheskaya-ekonomika-589489" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-dlya-yuristov-590501" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -825,51 +807,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -1219,627 +1201,556 @@
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.354</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>530246</v>
+        <v>601134</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>690</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="L9" s="9">
-        <v>2749.0</v>
+        <v>2429.0</v>
       </c>
       <c r="M9" s="9">
-        <v>3019.0</v>
+        <v>2669.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.763</v>
+        <v>0.675</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>584092</v>
+        <v>590503</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>454</v>
+        <v>271</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2329.0</v>
+        <v>1489.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.67</v>
+        <v>0.448</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>590503</v>
+        <v>582903</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>271</v>
+        <v>492</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1489.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1639.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.448</v>
+        <v>0.571</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>582903</v>
+        <v>584195</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2019.0</v>
+        <v>2409.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2219.0</v>
+        <v>2649.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.571</v>
+        <v>0.689</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>584195</v>
+        <v>584196</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>470</v>
+        <v>407</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2409.0</v>
+        <v>2119.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2649.0</v>
+        <v>2329.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.689</v>
+        <v>0.613</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>584196</v>
+        <v>589489</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2119.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2329.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.613</v>
+        <v>0.635</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>589489</v>
+        <v>590501</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>425</v>
+        <v>464</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>2199.0</v>
+        <v>2379.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2419.0</v>
+        <v>2619.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.635</v>
+        <v>0.682</v>
       </c>
       <c r="Z15" s="6"/>
-    </row>
-[...68 lines deleted...]
-      <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>