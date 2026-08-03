--- v3 (2026-06-15)
+++ v4 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>15.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>