--- v1 (2026-02-20)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>20.02.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Автор пособия, обращаясь к работам многих значимых деятелей психологии, популярно освещает историю возникновения и развития психоанализа, особое внимание уделяя проблемам его интеграции в российскую науку и ментальность, приведшим к полному распаду психоаналитического движения в России 1920-х годов. Предназначено для студентов высших учебных заведений, обучающихся по психологическим направлениям, а также практикующих психоаналитиков, психологов, культурологов и историков российской культуры.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11728-8</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>27.08.2019</t>
   </si>
   <si>
     <t>ПОГРАНИЧНАЯ ЛИЧНОСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Данный курс представляет из себя органичный сплав теоретических изысканий психоанализа в области понятия «пограничная личность» с практикой работы с пациентами, страдающими расстройствами, связываемыми с этим термином. Многолетний опыт терапевтической практики автора делает это пособие интересным как начинающим, так и зрелым специалистам. Предназначен студентам вузов, обучающимся по психологическим и социальным направлениям, а также будет полезно практикующим психотерапевтам.</t>
   </si>
   <si>
     <t>978-5-534-11796-7</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Притца А.О., Решетникова М. М.</t>
   </si>
   <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>