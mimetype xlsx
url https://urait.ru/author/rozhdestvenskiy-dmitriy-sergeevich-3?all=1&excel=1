--- v2 (2026-04-26)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>26.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,51 +196,51 @@
   <si>
     <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Притца А.О., Решетникова М. М.</t>
   </si>
   <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>
   <si>
     <t>978-5-534-09537-1</t>
   </si>
   <si>
     <t>07.09.2015</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Решетникова М. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает социальные и гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
+    <t>Этот учебник может быть рекомендован всем, кто не только прямо соприкасается с теорией и практикой психоанализа, но и интересуется науками о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт науки и культуры. Авторы работы учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение вступительного курса всеми, кто изучает социальные и гуманитарные науки, а кроме того, немало способствует демифологизации общественного сознания в отношении психоанализа.</t>
   </si>
   <si>
     <t>978-5-534-00230-0</t>
   </si>
   <si>
     <t>11.04.2019</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ: ПЕРЕНОС 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Эта новая книга посвящена одному из важнейших вопросов терапевтической теории и практики — феномену переноса (трансфера). Для своего исследования автор использует обширный материал зарубежных аналитиков: от представителей «классического» психоанализа до современных психотерапевтов, внесших наибольший вклад в изучение явлений переноса и контрпереноса. Многолетний собственный опыт работы автора в качестве практикующего специалиста представляет несомненный интерес, а наблюдения и размышления, изложенные в книге, делают ее увлекательной и полезной. Пособие предназначено для студентов и преподавателей вузов, а также может быть полезно всем, кто интересуется актуальными проблемами современного психоанализа.</t>
   </si>
   <si>
     <t>978-5-534-11246-7</t>
   </si>
   <si>
     <t>88.32я73</t>
   </si>
   <si>
     <t>ПСИХОСОМАТИКА: ПСИХОАНАЛИТИЧЕСКИЙ ПОДХОД 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Эта книга не о психосоматических заболеваниях, как можно было бы предположить, хотя речь в ней пойдет и о них также. Она посвящена особой инстанции человеческой личности, своего рода «внутреннему субъекту», существующему в каждом из нас — субъекту, у которого функции психики берет на себя тело. Автор следует психоаналитическому подходу на основе идей Ф. Александера — родоначальника психосоматики. Данная книга заняла первое место на конкурсе «Золотая Психея» 2010 года в номинации «Психологическое образование». Пособие предназначено для студентов и преподавателей вузов, а также может быть полезно всем интересующимся.</t>
   </si>