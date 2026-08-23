--- v3 (2026-06-23)
+++ v4 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>23.06.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>