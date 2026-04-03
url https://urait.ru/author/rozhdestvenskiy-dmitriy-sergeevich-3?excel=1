--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>09.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Автор пособия, обращаясь к работам многих значимых деятелей психологии, популярно освещает историю возникновения и развития психоанализа, особое внимание уделяя проблемам его интеграции в российскую науку и ментальность, приведшим к полному распаду психоаналитического движения в России 1920-х годов. Предназначено для студентов высших учебных заведений, обучающихся по психологическим направлениям, а также практикующих психоаналитиков, психологов, культурологов и историков российской культуры.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11728-8</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>27.08.2019</t>
   </si>
   <si>
     <t>ПОГРАНИЧНАЯ ЛИЧНОСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Данный курс представляет из себя органичный сплав теоретических изысканий психоанализа в области понятия «пограничная личность» с практикой работы с пациентами, страдающими расстройствами, связываемыми с этим термином. Многолетний опыт терапевтической практики автора делает это пособие интересным как начинающим, так и зрелым специалистам. Предназначен студентам вузов, обучающимся по психологическим и социальным направлениям, а также будет полезно практикующим психотерапевтам.</t>
   </si>
   <si>
     <t>978-5-534-11796-7</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Притца А.О., Решетникова М. М.</t>
   </si>
   <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>