--- v3 (2026-05-20)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>20.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,51 +196,51 @@
   <si>
     <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Притца А.О., Решетникова М. М.</t>
   </si>
   <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>
   <si>
     <t>978-5-534-09537-1</t>
   </si>
   <si>
     <t>07.09.2015</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Решетникова М. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает социальные и гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
+    <t>Этот учебник может быть рекомендован всем, кто не только прямо соприкасается с теорией и практикой психоанализа, но и интересуется науками о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт науки и культуры. Авторы работы учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение вступительного курса всеми, кто изучает социальные и гуманитарные науки, а кроме того, немало способствует демифологизации общественного сознания в отношении психоанализа.</t>
   </si>
   <si>
     <t>978-5-534-00230-0</t>
   </si>
   <si>
     <t>11.04.2019</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ: ПЕРЕНОС 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Эта новая книга посвящена одному из важнейших вопросов терапевтической теории и практики — феномену переноса (трансфера). Для своего исследования автор использует обширный материал зарубежных аналитиков: от представителей «классического» психоанализа до современных психотерапевтов, внесших наибольший вклад в изучение явлений переноса и контрпереноса. Многолетний собственный опыт работы автора в качестве практикующего специалиста представляет несомненный интерес, а наблюдения и размышления, изложенные в книге, делают ее увлекательной и полезной. Пособие предназначено для студентов и преподавателей вузов, а также может быть полезно всем, кто интересуется актуальными проблемами современного психоанализа.</t>
   </si>
   <si>
     <t>978-5-534-11246-7</t>
   </si>
   <si>
     <t>88.32я73</t>
   </si>
   <si>
     <t>ПСИХОСОМАТИКА: ПСИХОАНАЛИТИЧЕСКИЙ ПОДХОД 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Эта книга не о психосоматических заболеваниях, как можно было бы предположить, хотя речь в ней пойдет и о них также. Она посвящена особой инстанции человеческой личности, своего рода «внутреннему субъекту», существующему в каждом из нас — субъекту, у которого функции психики берет на себя тело. Автор следует психоаналитическому подходу на основе идей Ф. Александера — родоначальника психосоматики. Данная книга заняла первое место на конкурсе «Золотая Психея» 2010 года в номинации «Психологическое образование». Пособие предназначено для студентов и преподавателей вузов, а также может быть полезно всем интересующимся.</t>
   </si>