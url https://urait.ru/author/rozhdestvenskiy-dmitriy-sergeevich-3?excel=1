--- v4 (2026-07-14)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>14.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -879,54 +879,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>176</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>839.0</v>
+        <v>889.0</v>
       </c>
       <c r="M5" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -947,54 +947,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>134</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="9">
-        <v>729.0</v>
+        <v>769.0</v>
       </c>
       <c r="M6" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1015,54 +1015,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>289</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1083,54 +1083,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>317</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1869.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1153,54 +1153,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>258</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1221,54 +1221,54 @@
       <c r="B10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>235</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1319.0</v>
+        <v>1389.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1449.0</v>
+        <v>1529.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">