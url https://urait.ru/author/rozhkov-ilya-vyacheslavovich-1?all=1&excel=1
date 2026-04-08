--- v1 (2026-02-09)
+++ v2 (2026-04-08)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
-[...1 lines deleted...]
-    <t>09.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,93 +202,96 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>08.08.2016</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В МАРКЕТИНГЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-9916-9115-4</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>МАРКЕТИНГ. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для вузов</t>
   </si>
   <si>
+    <t>С.В. Карпова [и др.]; под общей редакцией С.В. Карповой.</t>
+  </si>
+  <si>
     <t>Издание подготовлено на основе курса «Маркетинг: теория и практика» под общей редакцией С. В. Карповой. Практический курс представляет собой тематически сгруппированный материал для подготовки к семинарским и практическим занятиям по дисциплине «Маркетинг». Каждая тема в целях более эффективной работы с практическим материалом открывается кратким изложением основных понятий, за которым следуют ситуационные задачи разных видов, в том числе аналитические и расчетные, кейсы, деловые игры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18044-2</t>
   </si>
   <si>
     <t>10.08.2015</t>
   </si>
   <si>
     <t>МАРКЕТИНГОВЫЕ ИССЛЕДОВАНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Маркетинговые исследования и маркетинговый анализ</t>
   </si>
   <si>
     <t>В курсе обобщен отечественный и зарубежный опыт маркетинговых исследований на российском рынке. Описаны методы исследования потребителей, рынка, внутренней и внешней маркетинговой среды. Раскрыты типы, функции и сама технология проведения маркетинговых исследований. Показано, каким образом создается комплексная система сбора, хранения и обработки информации, которая позволяет вырабатывать конкретные практические рекомендации по увеличению рыночной доли предприятия. Приведены практические примеры разработки специальных маркетинговых программ. В издание включены контрольные вопросы и задания..</t>
   </si>
   <si>
     <t>978-5-534-21656-1</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>25.11.2013</t>
   </si>
   <si>
     <t>МАРКЕТИНГОВЫЕ ИССЛЕДОВАНИЯ: ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике обобщен отечественный и зарубежный опыт маркетинговых исследований на российском рынке. Описаны методы исследования потребителей, рынка, внутренней и внешней маркетинговой среды. Раскрыты типы, функции и сама технология проведения маркетинговых исследований. Показано, каким образом создается комплексная система сбора, хранения и обработки информации, которая позволяет вырабатывать конкретные практические рекомендации по увеличению рыночной доли предприятия. Приведены практические примеры разработки специальных маркетинговых программ.</t>
   </si>
   <si>
     <t>978-5-534-21657-8</t>
   </si>
   <si>
     <t>ОСНОВЫ МАРКЕТИНГА. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Издание подготовлено на основе курса «Маркетинг: теория и практика» под общей редакцией С. В. Карповой. Практический курс представляет собой тематически сгруппированный материал для подготовки к семинарским и практическим занятиям по дисциплине «Маркетинг». Каждая тема в целях более эффективной работы с практическим материалом открывается кратким изложением основных понятий, за которым следуют ситуационные задачи разных видов, в том числе аналитические и расчетные, кейсы, деловые игры. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
-    <t>978-5-534-18046-6</t>
+    <t>978-5-534-17581-3</t>
   </si>
   <si>
     <t>13.04.2022</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ИНТЕРНЕТ-МАРКЕТИНГА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендован к использованию в учебном процессе Гильдией маркетологов. Для студентов образовательных учреждений среднего профессионального образования, маркетологов, менеджеров по интернет-коммуникациям, PR и рекламе, предпринимателей, а также широкого круга специалистов-практиков, интересующихся возможностями интернет-маркетинга в организации как коммерческой, так и некоммерческой деятельности.</t>
   </si>
   <si>
     <t>978-5-534-15606-5</t>
   </si>
   <si>
     <t>65.290я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -663,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/innovacionnyy-marketing-582996" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/internet-marketing-582971" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-582970" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-585030" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-prakticheskiy-kurs-582888" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketingovye-issledovaniya-583696" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketingovye-issledovaniya-teoriya-i-praktika-582969" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-marketinga-prakticheskiy-kurs-583617" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-internet-marketinga-589140" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/innovacionnyy-marketing-582996" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/internet-marketing-582971" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-582970" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-585030" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-prakticheskiy-kurs-600418" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketingovye-issledovaniya-583696" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketingovye-issledovaniya-teoriya-i-praktika-582969" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-marketinga-prakticheskiy-kurs-600417" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-internet-marketinga-589140" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1168,389 +1171,389 @@
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y8" s="8">
         <v>0.45</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>582888</v>
+        <v>600418</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1009.0</v>
+        <v>889.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1109.0</v>
+        <v>979.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.309</v>
+        <v>0.277</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583696</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>248</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1379.0</v>
       </c>
       <c r="M10" s="9">
         <v>1519.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.421</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582969</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>248</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1379.0</v>
       </c>
       <c r="M11" s="9">
         <v>1519.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.421</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>583617</v>
+        <v>600417</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1009.0</v>
+        <v>889.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1109.0</v>
+        <v>979.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.309</v>
+        <v>0.277</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589140</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>335</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1779.0</v>
       </c>
       <c r="M13" s="9">
         <v>1959.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.526</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>