--- v2 (2026-04-08)
+++ v3 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>08.04.2026</t>
+    <t>09.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЙ МАРКЕТИНГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Рассмотрены инновационная маркетинговая политика российских предприятий, роль и значение инноваций в маркетинге, проведение маркетинговых исследований инноваций, бизнес-моделирование как инновационный вид разработки маркетинговых стратегий, интернет-маркетинг как инновационный вид маркетинга, в том числе омникальный, инновационные технологии маркетинга в социальных сетях, вирусный и партизанский маркетинг, сенсорный, латеральный, когнитивный, социальный, экологический маркетинг, нейромаркетинг, маркетинг высокотехнологичных продуктов, инновационные направления в развитии логистических услуг. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов магистратуры, изучающих инновационные направления маркетинга в различных отраслях и сферах деятельности. Может быть полезен руководителям и специалистам российских предприятий различных форм собственности для формирования эффективной инновационной маркетинговой политики на внутреннем и внешнем рынке.</t>
+    <t>Рассмотрены инновационная маркетинговая политика российских предприятий, роль и значение инноваций в маркетинге, проведение маркетинговых исследований инноваций, бизнес-моделирование как инновационный вид разработки маркетинговых стратегий, интернет-маркетинг как инновационный вид маркетинга, в том числе омникальный, инновационные технологии маркетинга в социальных сетях, вирусный и партизанский маркетинг, сенсорный, латеральный, когнитивный, социальный, экологический маркетинг, нейромаркетинг, маркетинг высокотехнологичных продуктов, инновационные направления в развитии логистических услуг.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13282-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.05.2017</t>
   </si>
   <si>
     <t>ИНТЕРНЕТ-МАРКЕТИНГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Жильцовой О.Н.</t>
   </si>
   <si>
-    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Учебник соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендован к использованию в учебном процессе Гильдией маркетологов. Для бакалавров, маркетологов, менеджеров по интернет-коммуникациям, PR и рекламе, предпринимателей, а также широкого круга специалистов-практиков, интересующихся возможностями интернет-маркетинга в организации как коммерческой, так и некоммерческой деятельности.</t>
+    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Учебник соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендован к использованию в учебном процессе Гильдией маркетологов.</t>
   </si>
   <si>
     <t>978-5-534-15098-8</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>27.08.2014</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В МАРКЕТИНГЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Информационные технологии играют важную роль в процессе современного развития рынка. В настоящем учебнике раскрываются общие сведения о теории информации и информационных систем, даны современные направления развития информационных технологий в маркетинге, рассмотрена эволюция и описаны перспективы развития информационных технологий. К тому же выявлены постоянные информационные потребности маркетинга организации, раскрыты методы обработки данных маркетинговых исследований, обоснованы технологии определения статистических показателей при анализе маркетинговой информации, представлены основные методы анализа рынка, раскрыты модели прогнозирования в анализе маркетинговых процессов, обоснована технология решения задач корреляционного и регрессионного анализа и многое другое. После каждой главы приведены вопросы и задания для самоконтроля. В конце книги расположен практикум, содержащий тесты и ситуационные задания.</t>
   </si>
   <si>
     <t>978-5-534-02476-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>08.08.2016</t>
   </si>
@@ -256,51 +256,51 @@
   <si>
     <t>МАРКЕТИНГОВЫЕ ИССЛЕДОВАНИЯ: ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике обобщен отечественный и зарубежный опыт маркетинговых исследований на российском рынке. Описаны методы исследования потребителей, рынка, внутренней и внешней маркетинговой среды. Раскрыты типы, функции и сама технология проведения маркетинговых исследований. Показано, каким образом создается комплексная система сбора, хранения и обработки информации, которая позволяет вырабатывать конкретные практические рекомендации по увеличению рыночной доли предприятия. Приведены практические примеры разработки специальных маркетинговых программ.</t>
   </si>
   <si>
     <t>978-5-534-21657-8</t>
   </si>
   <si>
     <t>ОСНОВЫ МАРКЕТИНГА. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Издание подготовлено на основе курса «Маркетинг: теория и практика» под общей редакцией С. В. Карповой. Практический курс представляет собой тематически сгруппированный материал для подготовки к семинарским и практическим занятиям по дисциплине «Маркетинг». Каждая тема в целях более эффективной работы с практическим материалом открывается кратким изложением основных понятий, за которым следуют ситуационные задачи разных видов, в том числе аналитические и расчетные, кейсы, деловые игры. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17581-3</t>
   </si>
   <si>
     <t>13.04.2022</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ИНТЕРНЕТ-МАРКЕТИНГА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендован к использованию в учебном процессе Гильдией маркетологов. Для студентов образовательных учреждений среднего профессионального образования, маркетологов, менеджеров по интернет-коммуникациям, PR и рекламе, предпринимателей, а также широкого круга специалистов-практиков, интересующихся возможностями интернет-маркетинга в организации как коммерческой, так и некоммерческой деятельности.</t>
+    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендован к использованию в учебном процессе Гильдией маркетологов.</t>
   </si>
   <si>
     <t>978-5-534-15606-5</t>
   </si>
   <si>
     <t>65.290я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>