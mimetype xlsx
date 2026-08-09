--- v3 (2026-06-09)
+++ v4 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>09.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>