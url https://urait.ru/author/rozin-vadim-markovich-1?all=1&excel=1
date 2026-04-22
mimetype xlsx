--- v1 (2026-02-18)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>19.02.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>МЕТОДОЛОГИЧЕСКИЕ ПРОБЛЕМЫ ПСИХОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Методы психологических исследований</t>
   </si>
   <si>
     <t>Учебное пособие посвящено анализу методологических проблем современной психологии, актуальных процессов определения ее научных основ и возможных путей дальнейшего развития. Рассмотрены различные методологические идеи и программы, возникавшие в ходе развития психологии, и результаты их применения. Затронуты вопросы эпистемологического статуса психологических теорий, психологического эксперимента, психологического предмета и реальности, эффективности психологической практики. Вторая часть книги содержит методологические исследования автора, рассматривающие проблемы сознания, анализа личности, идентификации человека, практики психотерапии, возможности взаимодействия психологии с религией.</t>
   </si>
   <si>
     <t>978-5-534-06637-1</t>
   </si>
   <si>
     <t>88.2я73</t>
   </si>
   <si>
     <t>04.07.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ЛИЧНОСТИ. ИСТОРИЯ, МЕТОДОЛОГИЧЕСКИЕ ПРОБЛЕМЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>Известно, что тема личности является для современной психологии весьма актуальной. Настоящее издание рассматривает концепции и теории личности в психологии, сравнивает их с представлениями о личности, которые получены в современной философии, культурологии и других гуманитарных науках, прослеживает корреляции между философскими школами и психологическими. Автор предлагает собственную теорию личности, в которой представлены ответы на многие вопросы, в том числе, что такое личность и как она сформировалась в культуре. Также в книге показаны актуальные проблемы психологии личности и психологии как научного предмета, ее области практики.</t>
   </si>
   <si>
     <t>978-5-534-06636-4</t>
   </si>
   <si>
     <t>88+87я73</t>
   </si>
   <si>
     <t>28.10.2014</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ НАУКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Липкина А.И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Философия</t>
   </si>