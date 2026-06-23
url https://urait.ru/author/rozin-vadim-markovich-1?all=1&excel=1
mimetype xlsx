--- v2 (2026-04-22)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -241,51 +241,51 @@
   <si>
     <t>Известно, что тема личности является для современной психологии весьма актуальной. Настоящее издание рассматривает концепции и теории личности в психологии, сравнивает их с представлениями о личности, которые получены в современной философии, культурологии и других гуманитарных науках, прослеживает корреляции между философскими школами и психологическими. Автор предлагает собственную теорию личности, в которой представлены ответы на многие вопросы, в том числе, что такое личность и как она сформировалась в культуре. Также в книге показаны актуальные проблемы психологии личности и психологии как научного предмета, ее области практики.</t>
   </si>
   <si>
     <t>978-5-534-06636-4</t>
   </si>
   <si>
     <t>88+87я73</t>
   </si>
   <si>
     <t>28.10.2014</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ НАУКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Липкина А.И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Всем, кто хочет разобраться в современных философских проблемах науки, предоставляется возможность на глубоком уровне познакомиться с дискуссиями о реальности, о пространстве и времени, об интерпретациях и парадоксах квантовой механики, о сущности жизни и техники, математики и информатики, науки и эксперимента, о специфике гуманитарных и экономических наук. Авторы учебника ведущие специалисты, работающие именно в данном направлении. Каждый из них имеет солидный опыт преподавания дисциплины в МФТИ, МГУ и других ведущих вузах России.</t>
+    <t>Всем, кто хочет разобраться в современных философских проблемах науки, предоставляется возможность на глубоком уровне познакомиться с дискуссиями о реальности, о пространстве и времени, об интерпретациях и парадоксах квантовой механики, о сущности жизни и техники, математики и информатики, науки и эксперимента, о специфике гуманитарных и экономических наук. Авторы учебника ведущие специалисты, работающие именно в данном направлении. Каждый из них имеет солидный опыт преподавания дисциплины в МФТИ и МГУ.</t>
   </si>
   <si>
     <t>978-5-534-01198-2</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>29.06.2018</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ ОБРАЗОВАНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ранее заявленные программы реформирования образования исчерпали себя, поэтому в настоящем издании рассматривается новая ситуация в философии образования. Анализируется гуманитарно-антропологический поворот в философии образования и педагогике, который предполагает новую методологию изучения и человека, и его образования. Автор излагает свои исследования в рамках данной методологии феноменов человека и образования, а также отдельных этапов развития человека и педагогических идей.</t>
   </si>
   <si>
     <t>978-5-534-06416-2</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>
   <si>
     <t>30.10.2017</t>
   </si>