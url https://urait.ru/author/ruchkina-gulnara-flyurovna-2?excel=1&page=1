--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>14.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>