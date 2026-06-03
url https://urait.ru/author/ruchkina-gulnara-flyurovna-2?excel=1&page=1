--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>21.10.2019</t>
   </si>
   <si>
     <t>АКТУАЛЬНЫЕ ПРОБЛЕМЫ ВЕЩНОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Афанасьев И. В. ; Под ред. Ручкиной Г.Ф.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено рассмотрению актуальных проблем вещного права на основе комплексного анализа гражданско-правовых норм отечественного и зарубежного законодательства. Описаны важнейшие исторические этапы становления вещных прав, начиная с римского периода, эпохи Средневековья, затем российского дореволюционного и советского периодов и заканчивая современными представлениями. Дана характеристика права владения и пользования чужой недвижимостью, рассмотрены аренда и право застройки, вещные права и обязательственные, право вещной выдачи и ограниченного владения земельным участком. Раскрыта юридическая природа сервитута как компонента системы ограниченных вещных прав, выявлены отличительные признаки сервитута и основания прекращения сервитутных правоотношений. Обоснована возможность применения норм об аренде к регулированию правоотношений, возникающих из сервитута. Рассмотрена судебная практика. Каждая глава сопровождается контрольными вопросами и заданиями для самоконтроля, списком рекомендуемой литературы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей учреждений высшего образования, соискателей ученых степеней, практикующих юристов и всех, кто интересуется насущными вопросами вещного права.</t>
+    <t>Рассмотрены актуальные проблемы вещного права на основе комплексного анализа гражданско-правовых норм отечественного и зарубежного законодательства. Описаны важнейшие исторические этапы становления вещных прав, начиная с римского периода, эпохи Средневековья, затем российского дореволюционного и советского периодов и заканчивая современными представлениями. Охарактеризовано право владения и пользования чужой недвижимостью, рассмотрены аренда и право застройки, вещные права и обязательственные, право вещной выдачи и ограниченного владения земельным участком. Раскрыта юридическая природа сервитута как компонента системы ограниченных вещных прав, выявлены отличительные признаки сервитута и основания прекращения сервитутных правоотношений. Обоснована возможность применения норм об аренде к регулированию правоотношений, возникающих из сервитута. Рассмотрена судебная практика.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11914-5</t>
   </si>
   <si>
     <t>67.404.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.10.2024</t>
   </si>
   <si>
     <t>БАНКОВСКОЕ ПРАВО 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ручкина Г. Ф., Ашмарина Е. М., Гизатуллин Ф. К.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
@@ -289,51 +289,51 @@
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Попова Н. Ф. ; Под общ. ред. Ручкиной Г.Ф.</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
     <t>В курсе раскрываются теоретические основы правового обеспечения государственного и муниципального управления, основные направления совершенствования государственного и муниципального управления в России и его правового обеспечения, административно-правовой статус органов исполнительной власти и исполнительных органов местного самоуправления, вопросы его формирования и реализации, правовое регулирование государственной и муниципальной службы, правовые формы и методы государственного и муниципального управления, обеспечения законности и противодействия коррупции в государственном и муниципальном управлении. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов экономических, юридических и финансовых специальностей высших учебных заведений, аспирантов, научных работников, преподавателей и специалистов-практиков.</t>
   </si>
   <si>
     <t>978-5-534-19669-6</t>
   </si>
   <si>
     <t>67.401.1я73</t>
   </si>
   <si>
     <t>12.05.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ ЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс подготовлен с учетом требований к освоению соответствующих компонентов теоретических знаний, практических навыков и умений в области права для неюридических специальностей. В курсе рассматриваются основные теоретические положения о понятии, содержании и субъектах экономической деятельности, правовых основах экономической, бюджетной, налоговой, банковской, валютной систем России. Освещены вопросы государственного регулирования и контроля в обозначенной сфере, а также защиты прав субъектов экономической деятельности. Уделяется внимание специфике правового регулирования экономической деятельности в условиях цифровой экономики. Теоретическое содержание и практическая ориентированность курса соответствуют требованиям федерального государственного образовательного стандарта высшего образования. Содержание нормативных правовых актов учтено по состоянию на 1 января 2022 года. Курс предназначен для студентов образовательных организаций неюридического направления, аспирантов, преподавателей, а также для всех, кто интересуется вопросами правового обеспечения экономической деятельности.</t>
+    <t>Курс подготовлен с учетом требований к освоению соответствующих компонентов теоретических знаний, практических навыков и умений в области права для неюридических специальностей. В курсе рассматриваются основные теоретические положения о понятии, содержании и субъектах экономической деятельности, правовых основах экономической, бюджетной, налоговой, банковской, валютной систем России. Освещены вопросы государственного регулирования и контроля в обозначенной сфере, а также защиты прав субъектов экономической деятельности. Уделяется внимание специфике правового регулирования экономической деятельности в условиях цифровой экономики.</t>
   </si>
   <si>
     <t>978-5-534-15967-7</t>
   </si>
   <si>
     <t>65.050я73</t>
   </si>
   <si>
     <t>11.02.2021</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКОЕ ПРАВО. ПРАВОВОЕ РЕГУЛИРОВАНИЕ ОТДЕЛЬНЫХ ВИДОВ ПРЕДПРИНИМАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Издание включает учебный материал по основным темам специальной части курса предпринимательского права, преподаваемого в юридических вузах. В курсе учтены последние изменения в законодательстве и новейшая судебная практика в области предпринимательского права. В нем раскрываются основные понятия и анализируются специфические особенности в области правового регулирования отдельных видов предпринимательской деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-14490-1</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
 </sst>
 </file>
 