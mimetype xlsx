--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>