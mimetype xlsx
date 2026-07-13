--- v2 (2026-05-22)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>30.11.2016</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одегов Ю. Г., Руденко Г. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>Издание принадлежит к новому поколению учебной литературы, ориентированной на реализацию Федерального государственного образовательного стандарта высшего образования. В структурированной форме представлен наиболее важный материал учебной дисциплины «Управление персоналом», что предусматривает возможность применения активных методов обучения и развития профессиональных компетенций. Отличается инновационной трактовкой основных категорий и процессов, протекающих в сфере управления персоналом; анализом комплексных взаимосвязей и противоречий, формирующихся при реализации основных кадровых технологий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Управление персоналом», «Менеджмент», «Экономика», преподавателей, аспирантов, слушателей системы дополнительного образования. Может представлять интерес широкому кругу научных и практических работников, занимающихся проблемами управления персоналом.</t>
+    <t>Издание принадлежит к новому поколению учебной литературы, ориентированной на реализацию Федерального государственного образовательного стандарта высшего образования. В структурированной форме представлен наиболее важный материал учебной дисциплины «Управление персо налом», что предусматривает возможность применения активных методов обучения и развития профессио нальных компетенций. Отличается инновационной трактовкой основных категорий и процессов, протекающих в сфере управления персо налом; анализом комплексных взаимосвязей и противоречий, формирующихся при реализации основных кадровых технологий. Для студентов, обучающихся по направлениям «Управление персо налом», «Менеджмент», «Экономика», преподавателей, аспирантов, слушателей системы дополнительного образования. Может представлять интерес широкому кругу научных и практических работников, занима ющихся проблемами управления персо налом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11503-1</t>
   </si>
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.02.2015</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРУДА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник содержит структурированное изложение базовых тем курса экономики труда. Проанализированы проблемы труда, исследуемые в единстве структурных элементов, тенденции их развития и взаимообусловленность с другими макроэкономическими процессами. Особое внимание уделяется исследованию переходной экономической динамики на рынке труда, а также государственному регулированию процессов формирования рынка труда в переходный период. В учебном издании представлен зарубежный опыт, а реализованный авторами методический подход синтезирует методологии современной экономики труда и реальные процессы на рынке труда в России. Материал содержит тесты, кейсы, вопросы для самопроверки, примерный список курсовых работ, а также приложения, включающие ряд нормативных документов.</t>
   </si>
   <si>
     <t>978-5-534-07329-4</t>
   </si>