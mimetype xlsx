--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,129 +133,129 @@
   <si>
     <t>13.05.2019</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИОННЫЙ АНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Румянцева Е. Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
-    <t>В курсе в адаптированной форме и с учетом новейших достижений прикладных междисциплинарных исследований, в том числе последних методических разработок Всемирного банка, ОЭСР, ФАО, ВТО, ЮНВТО, международных и российских стандартов управления проектами и программами излагаются вопросы по важнейшей практико-ориентированной дисциплине «Инвестиционный анализ» в сфере, с которой связывается значительное число уголовных преступлений в области экономики и коррупционного управления. Большое место уделено таким качественным характеристикам проведения инвестиционного анализа, как его зрелость — точность и реалистичность, обоснованность (знание методик и объективность оценки результатов их применения, надежность первичной для расчетов информации), ориентация на отделение главного от второстепенного. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического, инженерного, юридического, политологического и управленческого профиля, а также аспирантов, преподавателей, исследователей проблем инвестиций, государственных служащих законодательных и исполнительных органов власти, руководителей и специалистов компаний, а также для самообразования всех стейкхолдеров инвестиционной деятельности. Информационно-правовая поддержка автора предоставлена компанией «Консультант Плюс».</t>
+    <t>В учебном пособии в адаптированной форме и с учетом новейших достижений прикладных междисциплинарных исследований, в том числе последних методических разработок Всемирного банка, ОЭСР, ФАО, ВТО, ЮНВТО, международных и российских стандартов управления проектами и программами излагаются вопросы по важнейшей практико-ориентированной дисциплине «Инвестиционный анализ» в сфере, с которой связывается значительное число уголовных преступлений в области экономики и коррупционного управления. Большое место уделено таким качественным характеристикам проведения инвестиционного анализа, как его зрелость — точность и реалистичность, обоснованность (знание методик и объективность оценки результатов их применения, надежность первичной для расчетов информации), ориентация на отделение главного от второстепенного. В качестве базового подхода к практикуму в пособии используется метод кейс-стади.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10389-2</t>
   </si>
   <si>
     <t>65.05я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.11.2023</t>
   </si>
   <si>
     <t>ПРОТИВОДЕЙСТВИЕ КОРРУПЦИИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Государственная и муниципальная служба. Противодействие коррупции</t>
   </si>
   <si>
     <t>В курсе, апробированном в научной и учебной аудитории, а также на практике, в адаптированной для широкой читательской аудитории форме и с учетом достижений международных исследований с привлечением доступных статистических данных рассматриваются сущность, виды коррупции, обосновываются наиболее эффективные направления противодействия ей. Автор проводит границы между понятиями «эффективное (компетентное и добросовестное) управление» и «коррупционное управление», между виновными в коррупции лицами и ее жертвами; уточняет сферы распространения коррупции в современных условиях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, а также аспирантов, преподавателей, руководителей и специалистов компаний, государственных и муниципальных служащих, журналистов, освещающих проблемы коррупции, самообразования населения.</t>
   </si>
   <si>
     <t>978-5-534-17838-8</t>
   </si>
   <si>
     <t>66.3я73</t>
   </si>
   <si>
     <t>06.07.2015</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>В учебнике представлена теория и методология всех разделов финансового менеджмента. Методический комплекс содержит дискуссионные вопросы и кейсы, практические примеры и комплексные задачи как из российской, так и из зарубежной практики. Учебник базируется на книге доктора экономических наук, профессора Е. Е. Румянцевой — Новой экономической энциклопедии. Автор является инициатором развития различных научных направлений и учебных программ за 1990—2015 гг. Материалы учебника прошли апробацию во многих российских вузах, в том числе на программах повышения квалификации руководителей и специалистов компаний.</t>
+    <t>В учебнике представлена теория и методология всех разделов финансового менеджмента. Методический комплекс содержит дискуссионные вопросы и кейсы, практические примеры и комплексные задачи как из российской, так и из зарубежной практики. Учебник базируется на книге д.э.н., профессора Е. Е. Румянцевой — Новой экономической энциклопедии. Автор является инициатором развития различных научных направлений и учебных программ за 1990—2015 гг. Материалы учебника прошли апробацию во многих российских вузах, в том числе на программах повышения квалификации руководителей и специалистов компаний.</t>
   </si>
   <si>
     <t>978-5-534-00237-9</t>
   </si>
   <si>
     <t>65.291.21+65.26я73</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКИЙ АНАЛИЗ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебник написан известным в России и других странах автором, занимающим по состоянию на сентябрь-октябрь 2015 г. 8-е место в рейтинге российских экономистов из более чем 28 тыс. авторов публикаций. Автор, определяя экономический анализ как научное обоснование управленческих решений, раскрывает его содержание в систематизированном, адаптированном к потребностям практики виде. Отличительная черта данного нового учебника его тесная связь с наукой и практическим опытом. Использованы материалы известных в России компаний: Apple, IBM, Coca-Cola, McDonald`s, Microsoft, Ford, Hewlett-Packard, Nokia, Motorola и др. Большое место в издании уделено таким качественным характеристикам проведения экономического анализа, как его реальность, а не мнимость, обоснованность (знание методик и достаточность, надежность первичной для расчетов информации), ориентация на выделение главного и второстепенного и др. В качестве базового подхода к практикуму в книге используется метод изучения ситуаций кейс-стади (case studies) деловых историй (по разработанному автором формату материалы каждой главы отрабатываются на двух кейсах).</t>
+    <t>Курс составленизвестным в России и других странах автором, занимающим по состоянию на сентябрь-октябрь 2015 г. 8-е место в рейтинге российских экономистов из более чем 28 тыс. авторов публикаций. Автор, определяя экономический анализ как научное обоснование управленческих решений, раскрывает его содержание в систематизированном, адаптированном к потребностям практики виде. Отличительная черта данного нового курса его тесная связь с наукой и практическим опытом. Использованы материалы известных в России компаний: Apple, IBM, Coca-Cola, McDonald`s, Microsoft, Ford, Hewlett-Packard, Nokia, Motorola и др. Большое место в издании уделено таким качественным характеристикам проведения экономического анализа, как его реальность, а не мнимость, обоснованность (знание методик и достаточность, надежность первичной для расчетов информации), ориентация на выделение главного и второстепенного и др.</t>
   </si>
   <si>
     <t>978-5-534-16802-0</t>
   </si>
   <si>
     <t>65.053я723</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКИЙ АНАЛИЗ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе в адаптированной для широкой читательской аудитории форме и с учетом новейших достижений прикладной международной экономической науки излагаются вопросы по важнейшей практикоориентированной дисциплине «Экономический анализ», отражая востребованность изложенных автором методов экономии затрат и времени и максимизации выгод. Большое место уделено таким качественным характеристикам проведения экономического анализа, как его реальность, а не мнимость, обоснованность (знание методик и достаточность, надежность первичной для расчетов информации), ориентация на выделение главного и второстепенного и др. В качестве базового подхода к практикуму в курсе используется метод кейс-стади и новое направление в образовании — привлечение в учебный процесс произведений классиков мировой литературы. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, а также аспирантов, преподавателей, руководителей и специалистов компаний, государственных и муниципальных служащих, журналистов, освещающих экономическую тематику, самообразования населения. Информационно-правовая поддержка предоставлена компанией «КонсультантПлюс».</t>
+    <t>В курсе излагаются вопросы по практикоориентированной дисциплине «Экономический анализ», отражая востребованность методов экономии затрат и времени и максимизации выгод. Большое место уделено таким качественным характеристикам проведения экономического анализа, как его реальность, а не мнимость, обоснованность (знание методик и достаточность, надежность первичной для расчетов информации), ориентация на выделение главного и второстепенного и др. В качестве базового подхода к практикуму в курсе используется метод кейс-стади и новое направление в образовании — привлечение в учебный процесс произведений классиков мировой литературы. Для студентов высших учебных заведений, а также аспирантов, преподавателей, руководителей и специалистов компаний, государственных и муниципальных служащих, журналистов, освещающих экономическую тематику, самообразования населения.</t>
   </si>
   <si>
     <t>978-5-534-16801-3</t>
   </si>
   <si>
     <t>65.053я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>