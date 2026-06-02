--- v3 (2026-04-10)
+++ v4 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>10.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>18.12.2015</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ОСНОВНЫЕ ПСИХИЧЕСКИЕ ЯВЛЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Панферов В. Н., Микляева А. В., Румянцева П. В., Андронова М. С. ; Под ред. Панферова В. Н., Микляевой А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В курсе дана характеристика основных психических явлений. Сделано это в рамках интегративного подхода к психологии человека, предложенного доктором психологических наук, профессором В. Н. Панферовым. Данный подход позволяет представить психику как целостный феномен, объяснить закономерности ее функционирования во взаимосвязи всех ее компонентов. При изложении материала используются результаты современных отечественных и зарубежных исследований, иллюстрирующих закономерности психической деятельности человека. Это позволит читателю более ярко представить себе специфику психических явлений. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям различного профиля.</t>
+    <t>В учебнике дана характеристика основных психических явлений. Сделано это в рамках интегративного подхода к психологии человека, предложенного доктором психологических наук, профессором В. Н. Панферовым. Данный подход позволяет представить психику как целостный феномен, объяснить закономерности ее функционирования во взаимосвязи всех ее компонентов. Материал учебника сопровождается результатами современных отечественных и зарубежных исследований, иллюстрирующих закономерности психической деятельности человека. Это позволит читателю более ярко представить себе специфику психических явлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-5928-4</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.02.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Клециной И. С.</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>Курс последовательно освещает историю возникновения и предмет социальной психологии, социально-психологические явления и проблемы общения, личности и групп. Раскрывает вопросы организации и проведения социально-психологических исследований, дает обзор основных методов социальной психологии.</t>
+    <t>Учебник последовательно освещает историю возникновения и предмет социальной психологии, социально-психологические явления и проблемы общения, личности и групп. Раскрывает вопросы организации и проведения социально-психологических исследований, дает обзор основных методов социальной психологии. По каждой теме представлена не просто теория и контрольные вопросы, а информация трех типов: краткая и четкая теоретическая информация; разные виды практических заданий на закрепление материала; более сложные задания для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-17000-9</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>