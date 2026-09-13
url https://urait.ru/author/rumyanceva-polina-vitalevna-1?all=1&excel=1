--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -822,54 +822,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>373</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -892,54 +892,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>345</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1829.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2009.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>