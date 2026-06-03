--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -107,210 +107,123 @@
     <t>Подтематика</t>
   </si>
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
-  </si>
-[...55 lines deleted...]
-    <t>211я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...16 lines deleted...]
-      <color rgb="FFF18B00"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCD9A"/>
         <bgColor rgb="FFFFCD9A"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="3" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -567,87 +480,87 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istochnikovedenie-noveyshey-istorii-rossii-562840" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodologiya-istochnikovedeniya-562839" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
-    <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="9.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.284" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
@@ -677,53 +590,51 @@
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
@@ -790,200 +701,56 @@
       <c r="S4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
-[...138 lines deleted...]
-    </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>