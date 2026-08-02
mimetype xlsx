--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
-[...1 lines deleted...]
-    <t>03.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -107,123 +107,192 @@
     <t>Подтематика</t>
   </si>
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
+  </si>
+  <si>
+    <t>24.10.2016</t>
+  </si>
+  <si>
+    <t>МЕТОДОЛОГИЯ ИСТОЧНИКОВЕДЕНИЯ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Русина Ю. А.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф другой организации</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Общественные науки</t>
+  </si>
+  <si>
+    <t>Всемирная история</t>
+  </si>
+  <si>
+    <t>Издание посвящено вопросам формирования и развития источниковедения как научной дисциплины на протяжении XVIII—XX вв. в рамках отечественного исторического дискурса. В издании рассматриваются узловые темы методологии источниковедения, связанные со становлением понятийного аппарата, построением научных классификационных систем исторических источников, осмыслением основных элементов источниковедческого метода. Особое место отведено идеям выдающегося русского историка А. С. Лаппо-Данилевского. Для студентов, изучающих дисциплину «Источниковедение», а также специалистов в области гуманитарного знания.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-17653-7</t>
+  </si>
+  <si>
+    <t>211я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="9"/>
+      <color rgb="FFF18B00"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCD9A"/>
         <bgColor rgb="FFFFCD9A"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="3" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -480,87 +549,87 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodologiya-istochnikovedeniya-562839" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
-    <col min="21" max="21" width="9.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.284" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
@@ -590,51 +659,53 @@
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="1"/>
+      <c r="B3" s="1">
+        <v>1</v>
+      </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
@@ -701,56 +772,129 @@
       <c r="S4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="8">
+        <v>562839</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="6"/>
+      <c r="G5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="6"/>
+      <c r="I5" s="8">
+        <v>2025</v>
+      </c>
+      <c r="J5" s="8">
+        <v>168</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="9">
+        <v>1009.0</v>
+      </c>
+      <c r="M5" s="9">
+        <v>1109.0</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q5" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y5" s="8">
+        <v>0.323</v>
+      </c>
+      <c r="Z5" s="6"/>
+    </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>