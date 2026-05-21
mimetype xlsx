--- v2 (2026-04-02)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>02.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -139,51 +139,51 @@
   <si>
     <t>Резчиков Е. А., Рязанцева А. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
     <t>Данный курс посвящен вопросам, связанным с обеспечением безопасного и комфортного взаимодействия человека со средой обитания, безопасностью системы «человек — машина», созданием оптимальной производственной среды и защитой населения в чрезвычайных ситуациях. В основе структуры курса лежат аксиома «жизнедеятельность человека всегда потенциально опасна» и необходимость сведения этой опасности к минимуму. При реализации этого подхода рассмотрены опасности для здоровья и жизни человека, особенности восприятия этих опасностей человеком, обеспечение безопасности человека, а также вопросы управления, в том числе экономическая составляющая безопасности жизнедеятельности. В курсе приведены основные положения федеральных законов и других нормативных документов, регламентирующих обеспечение безопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов различных направлений подготовки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-20019-5</t>
+    <t>978-5-534-22151-0</t>
   </si>
   <si>
     <t>68.9я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>БЕЗОПАСНОСТЬ ЖИЗНЕДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Данный курс посвящен вопросам, связанным с обеспечением безопасного и комфортного взаимодействия человека со средой обитания, безопасностью системы «человек — машина», созданием оптимальной производственной среды и защитой населения в чрезвычайных ситуациях. В основе структуры курса лежат аксиома «жизнедеятельность человека всегда потенциально опасна» и необходимость сведения этой опасности к минимуму. При реализации этого подхода рассмотрены опасности для здоровья и жизни человека, особенности восприятия этих опасностей человеком, обеспечение безопасности человека, а также вопросы управления, в том числе экономическая составляющая БЖД. В курсе приведены основные положения федеральных законов и других нормативных документов, регламентирующих обеспечение безопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов различных направлений подготовки.</t>
   </si>
   <si>
     <t>978-5-534-20029-4</t>
   </si>
   <si>
     <t>68.9я723</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>978-5-534-20020-1</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ЗАЩИТЫ НАСЕЛЕНИЯ И ТЕРРИТОРИЙ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-20034-8</t>
   </si>
   <si>
     <t>21.01.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ БЕЗОПАСНОСТИ ЖИЗНЕДЕЯТЕЛЬНОСТИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Курс посвящен вопросам, связанным с обеспечением безопасного и комфортного взаимодействия человека со средой обитания, безопасностью системы «человек — машина», созданием оптимальной производственной среды и защитой населения в чрезвычайных ситуациях. В основе структуры курса лежат аксиома «жизнедеятельность человека всегда потенциально опасна» и необходимость сведения этой опасности к минимуму. При реализации этого подхода рассмотрены опасности для здоровья и жизни человека, особенности восприятия этих опасностей человеком, обеспечение безопасности человека, а также вопросы управления, в том числе экономическая составляющая безопасности жизнедеятельности. Соответствует требованиям федеральных государственных образовательных стандартов среднего общего образования и среднего профессионального образования. Курс ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
-    <t>978-5-534-17401-4</t>
+    <t>978-5-534-22167-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>