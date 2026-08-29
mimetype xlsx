--- v4 (2026-07-13)
+++ v5 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>13.07.2026</t>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>