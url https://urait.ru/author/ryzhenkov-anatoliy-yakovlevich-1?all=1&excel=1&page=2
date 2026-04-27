--- v1 (2026-01-30)
+++ v2 (2026-04-27)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
-[...1 lines deleted...]
-    <t>30.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+  <si>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,140 +148,149 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Федерального закона от 29 декабря 2006 г. № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы курса аграрного права, преподаваемого в юридических вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям и специальностям «Юриспруденция», «Юриспруденция (учитель права)», «Правоохранительная деятельность», «Юриспруденция (бакалавр)», «Юриспруденция (магистр)».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14767-4</t>
   </si>
   <si>
     <t>67.404.96я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>25.01.2022</t>
-[...2 lines deleted...]
-    <t>ГРАЖДАНСКОЕ ПРАВО РОССИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
+    <t>04.02.2026</t>
+  </si>
+  <si>
+    <t>Гражданское право России. Общая часть 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
-[...2 lines deleted...]
-    <t>978-5-534-15227-2</t>
+    <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Теоретический материал дополняют интерактивные тесты и практико-ориентированные задания, направленные на закрепление теории, развитие навыков правового анализа и применения норм гражданского законодательства в типовых ситуациях. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-21959-3</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>21.03.2024</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО РОССИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Анисимов А. П., Козлова М. Ю., Осетрова А. Ю. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Данный практикум подготовлен на основе Гражданского кодекса РФ, иных федеральных законов и подзаконных актов. Он охватывает все основные темы курса для бакалавров и магистров. Использование практикума позволит усвоить основные понятия, изучить ведущие научные работы, приобрести умения и навыки по решению практических задач и составлению необходимых документов. Издание содержит методические рекомендации по изучению курса гражданского права, практические материалы для бакалавров, а также включает учебно-методический комплекс по изучению спецкурса «Актуальные проблемы правового режима объектов недвижимости».</t>
   </si>
   <si>
     <t>978-5-534-18771-7</t>
   </si>
   <si>
-    <t>26.01.2022</t>
-[...2 lines deleted...]
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для СПО</t>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>978-5-534-15434-4</t>
+    <t>978-5-534-21960-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я., Чаркин С. А. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
+    <t>Учебник подготовлен на основе Гражданского кодекса РФ, включает основные темы курса гражданского права, преподаваемого в юридических ссузах. При подготовке учебника учтены последние изменения в законодательстве и новейшая судебная практика на 1 апреля 2018 года. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-16966-9</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программе академического бакалавриата, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>978-5-534-16983-6</t>
-[...8 lines deleted...]
-    <t>978-5-534-16966-9</t>
+    <t>978-5-534-20452-0</t>
+  </si>
+  <si>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право. Особенная часть», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия особенной части гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Для студентов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов, государственных служащих, практикующих юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-22061-2</t>
   </si>
   <si>
     <t>13.06.2023</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для вузов</t>
-[...4 lines deleted...]
-  <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16964-5</t>
   </si>
   <si>
     <t>16.06.2023</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание включает в себя основные темы курса договорного права. В издании рассматриваются общие понятия и условия договора, его содержание и форма, порядок заключения, изменения и расторжения. Широко представлены основания классификации и виды гражданско-правовых договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-16965-2</t>
   </si>
   <si>
     <t>17.07.2023</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Иншаковой А. О., Рыженкова А. Я.</t>
@@ -388,63 +397,63 @@
   <si>
     <t>НОТАРИАТ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Данный курс освещает ключевые понятия, организационно-правовые основы деятельности нотариата и правила совершения нотариальных действий в Российской Федерации. В основе подготовленного материала находятся нормативные правовые акты о нотариате, учебная и специальная научная литература по проблемам нотариата и нотариальной деятельности, а также отечественная судебная практика. Значительное внимание уделено работе нотариуса по оказанию правовой помощи физическим и юридическим лицам. Авторами были детально рассмотрены аспекты исторического развития основных моделей нотариальной деятельности, объем и характер компетенций нотариата, этические нормы профессии нотариуса, а также зарубежный опыт регулирования нотариальной деятельности других стран. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18215-6</t>
   </si>
   <si>
     <t>29.11.2024</t>
   </si>
   <si>
     <t>ОБЪЕКТЫ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе авторы раскрывают теоретические аспекты и современную правоприменительную практику объектов гражданских прав. Учебно-методический материал издания структурирован в семь разделов, включающих 19 тем. Для студентов, аспирантов, преподавателей юридических вузов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21109-2</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 9-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
-    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18530-0</t>
+    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
+  </si>
+  <si>
+    <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
     <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС. Всего обе части включают в себя 27 тем, каждая из которых знакомит с основами правового регулирования важнейших сфер межгосударственного сотрудничества стран — участниц ЕС, его экономической и социальной деятельности, а также наднационального координирования соответствующих общих политик объединенной Европы.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>
@@ -496,99 +505,102 @@
   <si>
     <t>Курс отражает современный этап правового регулирования семейных отношений в России и ряде зарубежных стран. Студенты изучат условия заключения и прекращения брака, имущественные и личные права супругов, алиментные обязательства, формы устройства детей-сирот. Современность курса подчеркивается вниманием к диинамике семейных правоотношений и защите интересов детей в меняющихся социальных реалиях. Полученные при изучении курса компетенции полезны для работы в органах опеки, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты на образовательной платформе.</t>
   </si>
   <si>
     <t>978-5-534-19853-9</t>
   </si>
   <si>
     <t>СЕМЕЙНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс предоставляет системные знания о правовом регулировании семейных отношений в России. Студенты изучат условия заключения и прекращения брака, права и обязанности супругов, алиментные обязательства, формы устройства детей, оставшихся без попечения родителей, и другие актуальные институты семейного права. Современность курса подчеркивается вниманием к последним изменениям законодательства, судебной практике и тенденциям развития семейных отношений. Полученные компетенции полезны для работы в органах опеки и попечительства, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты и решение ситуационных задач.</t>
   </si>
   <si>
     <t>978-5-534-19866-9</t>
   </si>
   <si>
     <t>19.02.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Шаронов С. А.</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений юридических вузов и факультетов, а также для работников органов государственной власти, местного самоуправления и профсоюзных органов, индивидуальных предпринимателей, работников кадровых служб организаций и иных лиц.</t>
   </si>
   <si>
     <t>978-5-534-18851-6</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>ТРУДОВОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
-[...5 lines deleted...]
-    <t>978-5-534-18852-3</t>
+    <t>14.04.2026</t>
+  </si>
+  <si>
+    <t>ТРУДОВОЕ ПРАВО 5-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>В настоящем курсе изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данный курс хорошая база для изучения материала и подготовки к текущей и итоговой аттестации по дисциплине.</t>
+  </si>
+  <si>
+    <t>978-5-534-22027-8</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
   <si>
     <t>21.01.2025</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО РОССИИ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Шаронов С. А., Рыженков А. Я. ; Под общ. ред. Шаронова С.А.</t>
   </si>
   <si>
     <t>Курс подготовлен с учетом последних изменений, внесенных в Трудовой кодекс Российской Федерации, и охватывает все основные темы курса трудового права, преподаваемого в юридических вузах. Раскрываются основные понятия трудового права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Для студентов, аспирантов и преподавателей юридических вузов. Может быть рекомендован юристам, государственным служащим, а также всем участникам трудовых правоотношений в случае возникновения вопросов, связанных с применением норм трудового права на практике.</t>
   </si>
   <si>
     <t>978-5-534-21169-6</t>
   </si>
   <si>
-    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...5 lines deleted...]
-    <t>978-5-534-18526-3</t>
+    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 10-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс направлен на формирование системных знаний о правовом регулировании охраны окружающей среды в Российской Федерации. Рассмотрены особенности экологического права как отрасли, конституционное право человека и гражданина на благоприятную окружающую среду, а также система органов экологического управления. Уделено внимание экономическим механизмам природоохранной деятельности и видам юридической ответственности за экологические правонарушения. Описаны особенности правового регулирования охраны окружающей среды в различных сферах деятельности, а также правовой режим охраны природных объектов. Отдельные темы посвящены территориям с особым эколого-правовым режимом, международному сотрудничеству в сфере охраны окружающей среды и опыту правового регулирования природоохранной деятельности в зарубежных странах. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также должностных лиц органов публичной власти и общественных экологических объединений.</t>
+  </si>
+  <si>
+    <t>978-5-534-12197-1</t>
   </si>
   <si>
     <t>29.01.2026</t>
   </si>
   <si>
     <t>Энергетическое право. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Абашидзе А.Х., Иншаковой А. О., Матыцина Д. Е.</t>
   </si>
   <si>
     <t>Целью курса является достижение всестороннего понимания студентами сущности экономико-правовых основ энергетики в национальном и международном праве, основных правовых режимов оборота энергетических ресурсов, подготовка к практической деятельности, а также изучение энергетического законодательства и соответствующей юридической терминологии. Курс предназначен для студентов юридических вузов и факультетов, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся проблемами правового обеспечения энергетического сектора и оборота энергетических ресурсов в России и за рубежом.</t>
   </si>
   <si>
     <t>978-5-534-21341-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -963,51 +975,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-582621" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-583975" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-584189" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-584188" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zhilischnoe-pravo-588685" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-583880" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-583642" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-583702" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-rossii-582540" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-582541" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/energeticheskoe-pravo-590632" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zhilischnoe-pravo-588685" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-583642" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-600604" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-rossii-582540" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/energeticheskoe-pravo-590632" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1215,1970 +1227,1970 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>523</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2479.0</v>
+        <v>2649.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2729.0</v>
+        <v>2909.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.754</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>582621</v>
+        <v>590718</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2099.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2309.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.647</v>
+        <v>0.64</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583273</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>329</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1639.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1799.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.519</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>583975</v>
+        <v>590719</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2099.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2309.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.647</v>
+        <v>0.64</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584189</v>
+        <v>585322</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>242</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1269.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1399.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.413</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>585322</v>
+        <v>600458</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1269.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1399.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.413</v>
+        <v>0.376</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>584188</v>
+        <v>600271</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1839.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2019.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.575</v>
+        <v>0.554</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585319</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>376</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.575</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585358</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>348</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1719.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1889.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.542</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>588685</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>424</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2049.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2249.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.634</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>582542</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>287</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.468</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>584598</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>287</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.468</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>589763</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>402</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>1959.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M17" s="9">
-        <v>2149.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.607</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>590096</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>67</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L18" s="9">
-        <v>429.0</v>
+        <v>459.0</v>
       </c>
       <c r="M18" s="9">
-        <v>469.0</v>
+        <v>499.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.1</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>586585</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>467</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
-        <v>2239.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M19" s="9">
-        <v>2459.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.686</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>589530</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>468</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
-        <v>2239.0</v>
+        <v>2399.0</v>
       </c>
       <c r="M20" s="9">
-        <v>2459.0</v>
+        <v>2639.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.687</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>590084</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>330</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
-        <v>1649.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M21" s="9">
-        <v>1809.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N21" s="6"/>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.52</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
-        <v>583880</v>
+        <v>600227</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
-        <v>432</v>
+        <v>292</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
-        <v>2089.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M22" s="9">
-        <v>2299.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
-        <v>0.644</v>
+        <v>0.474</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>586444</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>343</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="M23" s="9">
-        <v>1869.0</v>
+        <v>1999.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="8">
         <v>0.536</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>582797</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>344</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L24" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M24" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="S24" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y24" s="8">
         <v>0.537</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
         <v>585752</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>344</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M25" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="S25" s="6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y25" s="8">
         <v>0.537</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
         <v>589175</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>397</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="9">
-        <v>1939.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M26" s="9">
-        <v>2129.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R26" s="6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="S26" s="6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U26" s="6" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y26" s="8">
         <v>0.601</v>
       </c>
       <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="8">
         <v>589177</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>308</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="9">
-        <v>1549.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M27" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R27" s="6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="S27" s="6" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="V27" s="6"/>
       <c r="W27" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y27" s="8">
         <v>0.493</v>
       </c>
       <c r="Z27" s="6"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="8">
         <v>583642</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
         <v>252</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="9">
-        <v>1049.0</v>
+        <v>1129.0</v>
       </c>
       <c r="M28" s="9">
-        <v>1149.0</v>
+        <v>1239.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q28" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="X28" s="6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Y28" s="8">
         <v>0.339</v>
       </c>
       <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="8">
-        <v>583702</v>
+        <v>600604</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
-        <v>252</v>
+        <v>230</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L29" s="9">
-        <v>1049.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M29" s="9">
-        <v>1149.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="Y29" s="8">
-        <v>0.339</v>
+        <v>0.399</v>
       </c>
       <c r="Z29" s="6"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="8">
         <v>582540</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
         <v>462</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L30" s="9">
-        <v>2219.0</v>
+        <v>2369.0</v>
       </c>
       <c r="M30" s="9">
-        <v>2439.0</v>
+        <v>2609.0</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R30" s="6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="S30" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="X30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y30" s="8">
         <v>0.68</v>
       </c>
       <c r="Z30" s="6"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="8">
-        <v>582541</v>
+        <v>600226</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>124</v>
+        <v>56</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
-        <v>432</v>
+        <v>361</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L31" s="9">
+        <v>1899.0</v>
+      </c>
+      <c r="M31" s="9">
         <v>2089.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299.0</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q31" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S31" s="6" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U31" s="6" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="V31" s="6"/>
       <c r="W31" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="X31" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y31" s="8">
-        <v>0.644</v>
+        <v>0.557</v>
       </c>
       <c r="Z31" s="6"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="8">
         <v>590632</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
         <v>2026</v>
       </c>
       <c r="J32" s="8">
         <v>440</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L32" s="9">
-        <v>2119.0</v>
+        <v>2269.0</v>
       </c>
       <c r="M32" s="9">
-        <v>2329.0</v>
+        <v>2499.0</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q32" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S32" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="T32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U32" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="X32" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y32" s="8">
         <v>0.653</v>
       </c>
       <c r="Z32" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>