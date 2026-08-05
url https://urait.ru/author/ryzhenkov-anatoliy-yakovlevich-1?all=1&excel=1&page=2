--- v3 (2026-06-13)
+++ v4 (2026-08-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
-    <t>13.06.2026</t>
+    <t>05.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,81 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>05.08.2021</t>
-[...5 lines deleted...]
-    <t>Под ред. Анисимова А.П., Поповой О. В.</t>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>АГРАРНОЕ ПРАВО 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.П. Анисимов [и др.]; под редакцией А.П. Анисимова, О.В. Поповой.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
-    <t>Курс подготовлен на основе Федерального закона от 29 декабря 2006 г. № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы курса аграрного права, преподаваемого в юридических вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям и специальностям «Юриспруденция», «Юриспруденция (учитель права)», «Правоохранительная деятельность», «Юриспруденция (бакалавр)», «Юриспруденция (магистр)».</t>
+    <t>Курс подготовлен на основе Федерального закона от 29.12.2006 № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы дисциплины "Аграрное право", преподаваемой в юридических и аграрных вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей юридических и аграрных вузов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-14767-4</t>
+    <t>978-5-534-16882-2</t>
   </si>
   <si>
     <t>67.404.96я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.02.2026</t>
   </si>
   <si>
     <t>Гражданское право России. Общая часть 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Теоретический материал дополняют интерактивные тесты и практико-ориентированные задания, направленные на закрепление теории, развитие навыков правового анализа и применения норм гражданского законодательства в типовых ситуациях. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21959-3</t>
   </si>
@@ -972,51 +972,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zhilischnoe-pravo-588685" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-583642" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-600604" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-rossii-582540" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/energeticheskoe-pravo-590632" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-600288" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zhilischnoe-pravo-588685" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-583642" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-600604" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-rossii-582540" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/energeticheskoe-pravo-590632" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1197,115 +1197,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>588393</v>
+        <v>600288</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>523</v>
+        <v>434</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2649.0</v>
+        <v>2239.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2909.0</v>
+        <v>2459.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.754</v>
+        <v>0.646</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>590718</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>