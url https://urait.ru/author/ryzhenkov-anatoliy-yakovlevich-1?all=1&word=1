--- v2 (2026-03-17)
+++ v3 (2026-05-04)
@@ -117,103 +117,103 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/590719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Гражданское право. Особенная часть (части III—IV ГК РФ) : учебник для вузов / А. П. Анисимов, М. Ю. Козлова, А. Я. Рыженков, С. А. Чаркин ; под общей редакцией А. Я. Рыженкова. — 8-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 242 с. — (Высшее образование). — ISBN 978-5-534-16983-6.</w:t>
+        <w:t xml:space="preserve">Гражданское право. Особенная часть (части III—IV ГК РФ) : учебник для среднего профессионального образования / А. П. Анисимов, М. Ю. Козлова, А. Я. Рыженков, С. А. Чаркин ; под общей редакцией А. Я. Рыженкова. — 8-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 242 с. — (Профессиональное образование). — ISBN 978-5-534-16966-9.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/584189</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Гражданское право. Особенная часть (части III—IV ГК РФ) : учебник для среднего профессионального образования / А. П. Анисимов, М. Ю. Козлова, А. Я. Рыженков, С. А. Чаркин ; под общей редакцией А. Я. Рыженкова. — 8-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 242 с. — (Профессиональное образование). — ISBN 978-5-534-16966-9.</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/585322</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Гражданское право. Особенная часть (части III—IV ГК РФ) : учебник для вузов / А. П. Анисимов, М. Ю. Козлова, А. Я. Рыженков, С. А. Чаркин ; под общей редакцией А. Я. Рыженкова. — 9-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 211 с. — (Высшее образование). — ISBN 978-5-534-20452-0.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/585322</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Гражданское право. Особенная часть : учебник для вузов / А. П. Анисимов, М. Ю. Козлова, А. Я. Рыженков, С. А. Чаркин ; под общей редакцией А. Я. Рыженкова. — 9-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 358 с. — (Высшее образование). — ISBN 978-5-534-16533-3.</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600458</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Гражданское право. Особенная часть : учебник для вузов / А. П. Анисимов, М. Ю. Козлова, А. Я. Рыженков, С. А. Чаркин ; под общей редакцией А. Я. Рыженкова. — 9-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 358 с. — (Высшее образование). — ISBN 978-5-534-22061-2.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/600271</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -455,62 +455,62 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/590084</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Анисимов, А. П. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Основы экологического права : учебник и практикум для среднего профессионального образования / А. П. Анисимов, А. Я. Рыженков, Ю. И. Исакова. — 9-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 432 с. — (Профессиональное образование). — ISBN 978-5-534-18530-0.</w:t>
+        <w:t xml:space="preserve">Основы экологического права : учебник для среднего профессионального образования / А. П. Анисимов, А. Я. Рыженков, Ю. И. Исакова. — 10-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 292 с. — (Профессиональное образование). — ISBN 978-5-534-12466-8.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/583880</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600227</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Право Европейского союза. В 2 частях. Ч. 2 : учебник и практикум для вузов / под редакцией А. Х. Абашидзе, А. О. Иншаковой. — 3-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 343 с. — (Высшее образование). — ISBN 978-5-534-14615-8.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
@@ -637,62 +637,62 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/583642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Рыженков, А. Я. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Трудовое право : учебник для среднего профессионального образования / А. Я. Рыженков, С. А. Шаронов. — 4-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 252 с. — (Профессиональное образование). — ISBN 978-5-534-18852-3.</w:t>
+        <w:t xml:space="preserve">Трудовое право : учебник для среднего профессионального образования / А. Я. Рыженков, С. А. Шаронов. — 5-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 230 с. — (Профессиональное образование). — ISBN 978-5-534-22027-8.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/583702</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600604</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Шаронов, С. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трудовое право России : учебник для вузов / С. А. Шаронов, А. Я. Рыженков ; под общей редакцией С. А. Шаронова. — 8-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 462 с. — (Высшее образование). — ISBN 978-5-534-21169-6.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
@@ -851,85 +851,86 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Link"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588393" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585322" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585319" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588685" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586585" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590632" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588393" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585322" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600458" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585319" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588685" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586585" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590632" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>