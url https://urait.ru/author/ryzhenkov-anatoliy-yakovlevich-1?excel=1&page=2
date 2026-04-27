--- v1 (2026-01-21)
+++ v2 (2026-04-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>21.01.2026</t>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -259,63 +259,63 @@
   <si>
     <t>НОТАРИАТ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Данный курс освещает ключевые понятия, организационно-правовые основы деятельности нотариата и правила совершения нотариальных действий в Российской Федерации. В основе подготовленного материала находятся нормативные правовые акты о нотариате, учебная и специальная научная литература по проблемам нотариата и нотариальной деятельности, а также отечественная судебная практика. Значительное внимание уделено работе нотариуса по оказанию правовой помощи физическим и юридическим лицам. Авторами были детально рассмотрены аспекты исторического развития основных моделей нотариальной деятельности, объем и характер компетенций нотариата, этические нормы профессии нотариуса, а также зарубежный опыт регулирования нотариальной деятельности других стран. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18215-6</t>
   </si>
   <si>
     <t>29.11.2024</t>
   </si>
   <si>
     <t>ОБЪЕКТЫ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе авторы раскрывают теоретические аспекты и современную правоприменительную практику объектов гражданских прав. Учебно-методический материал издания структурирован в семь разделов, включающих 19 тем. Для студентов, аспирантов, преподавателей юридических вузов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21109-2</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 9-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
-    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18530-0</t>
+    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
+  </si>
+  <si>
+    <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
     <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС. Всего обе части включают в себя 27 тем, каждая из которых знакомит с основами правового регулирования важнейших сфер межгосударственного сотрудничества стран — участниц ЕС, его экономической и социальной деятельности, а также наднационального координирования соответствующих общих политик объединенной Европы.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>
@@ -717,51 +717,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-583880" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -969,54 +969,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>287</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1039,54 +1039,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>287</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1109,54 +1109,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>402</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1959.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2149.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1179,54 +1179,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>67</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="9">
-        <v>429.0</v>
+        <v>459.0</v>
       </c>
       <c r="M8" s="9">
-        <v>469.0</v>
+        <v>499.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
@@ -1249,54 +1249,54 @@
       <c r="B9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>467</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2239.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2459.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>71</v>
       </c>
@@ -1319,54 +1319,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>468</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2239.0</v>
+        <v>2399.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2459.0</v>
+        <v>2639.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
@@ -1389,192 +1389,192 @@
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>330</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1649.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1809.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.52</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>583880</v>
+        <v>600227</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>432</v>
+        <v>292</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2089.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2299.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.644</v>
+        <v>0.474</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586444</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>343</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1869.0</v>
+        <v>1999.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>91</v>
       </c>
@@ -1597,54 +1597,54 @@
       <c r="B14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>344</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>98</v>
       </c>