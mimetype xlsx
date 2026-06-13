--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
-[...1 lines deleted...]
-    <t>27.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Земельного кодекса Российской Федерации и охватывает все основные темы дисциплины «Земельное право». Раскрываются основные понятия земельного права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Учтена специфика деятельности правоохранительных органов в области использования и охраны земель. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Юриспруденция (учитель права)», а также для преподавателей.</t>
   </si>
   <si>
     <t>978-5-534-21276-1</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>14.05.2024</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИОННОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>, Иншакова А. О. [и др.] ; Под ред. Иншаковой А. О., Матыцина Д. Е., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Финансовое право</t>
   </si>
   <si>
-    <t>Целью курса является достижение всестороннего понимания студентами сущности инвестиционных отношений, подготовка их к практической деятельности в области инвестиционного законодательства и изучение соответствующей юридической терминологии. Методология курса способствует формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. После изучения предлагаемого учебного курса студент сможет уверенно применять на практике свои знания. Прежде всего, разбираться в принципах, отраслевой принадлежности, правовых методах и средствах инвестиционного права, понимать перспективы его развития как межотраслевого института и учебной дисциплины. Структура дисциплины, разработанная с учетом оптимальной организации учебного процесса, обеспечивает приобретение студентами соответствующих знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся вопросами инвестиционного права в России и за рубежом.</t>
+    <t>Целью курса является достижение всестороннего понимания студентами сущности инвестиционных отношений, подготовка их к практической деятельности в области инвестиционного законодательства и изучение соответствующей юридической терминологии. Методология курса способствует формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. После изучения предлагаемого учебного курса студент сможет уверенно применять на практике свои знания. Прежде всего, разбираться в принципах, отраслевой принадлежности, правовых методах и средствах инвестиционного права, понимать перспективы его развития как межотраслевого института и учебной дисциплины. Структура дисциплины, разработанная с учетом оптимальной организации учебного процесса, обеспечивает приобретение студентами соответствующих знаний.</t>
   </si>
   <si>
     <t>978-5-534-19167-7</t>
   </si>
   <si>
     <t>67.402я73</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
     <t>НЕМАТЕРИАЛЬНЫЕ БЛАГА В СИСТЕМЕ ОБЪЕКТОВ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Иншакова А. О., Рыженков А. Я.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В курсе авторы раскрывают теоретические аспекты и современную правоприменительную практику таких объектов гражданских прав, как нематериальные блага. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов, а также всех заинтересованных читателей.</t>
   </si>
@@ -241,96 +241,93 @@
   <si>
     <t>НОТАРИАТ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
     <t>Данный курс освещает ключевые понятия, организационно-правовые основы деятельности нотариата и правила совершения нотариальных действий в Российской Федерации. В основе подготовленного материала находятся нормативные правовые акты о нотариате, учебная и специальная научная литература по проблемам нотариата и нотариальной деятельности, а также отечественная судебная практика. Значительное внимание уделено работе нотариуса по оказанию правовой помощи физическим и юридическим лицам. Авторами были детально рассмотрены аспекты исторического развития основных моделей нотариальной деятельности, объем и характер компетенций нотариата, этические нормы профессии нотариуса, а также зарубежный опыт регулирования нотариальной деятельности других стран. Для студентов юридических вузов и факультетов, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся проблемами нотариата в России и за рубежом.</t>
   </si>
   <si>
     <t>978-5-534-18026-8</t>
   </si>
   <si>
     <t>67.76я73</t>
   </si>
   <si>
     <t>НОТАРИАТ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
-    <t>Данный курс освещает ключевые понятия, организационно-правовые основы деятельности нотариата и правила совершения нотариальных действий в Российской Федерации. В основе подготовленного материала находятся нормативные правовые акты о нотариате, учебная и специальная научная литература по проблемам нотариата и нотариальной деятельности, а также отечественная судебная практика. Значительное внимание уделено работе нотариуса по оказанию правовой помощи физическим и юридическим лицам. Авторами были детально рассмотрены аспекты исторического развития основных моделей нотариальной деятельности, объем и характер компетенций нотариата, этические нормы профессии нотариуса, а также зарубежный опыт регулирования нотариальной деятельности других стран. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18215-6</t>
   </si>
   <si>
     <t>29.11.2024</t>
   </si>
   <si>
     <t>ОБЪЕКТЫ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе авторы раскрывают теоретические аспекты и современную правоприменительную практику объектов гражданских прав. Учебно-методический материал издания структурирован в семь разделов, включающих 19 тем. Для студентов, аспирантов, преподавателей юридических вузов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21109-2</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
   </si>
   <si>
     <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС. Всего обе части включают в себя 27 тем, каждая из которых знакомит с основами правового регулирования важнейших сфер межгосударственного сотрудничества стран — участниц ЕС, его экономической и социальной деятельности, а также наднационального координирования соответствующих общих политик объединенной Европы.</t>
+    <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Осетрова А. Ю., Попова О. В. ; Под ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов неюридических факультетов, а также для преподавателей, аспирантов, студентов юридических вузов, государственных и муниципальных служащих.</t>
   </si>
   <si>
     <t>978-5-534-16130-4</t>
   </si>
@@ -1340,339 +1337,339 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2399.0</v>
       </c>
       <c r="M10" s="9">
         <v>2639.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.687</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590084</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>330</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1759.0</v>
       </c>
       <c r="M11" s="9">
         <v>1929.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.52</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>600227</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>292</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1589.0</v>
       </c>
       <c r="M12" s="9">
         <v>1749.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.474</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586444</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>343</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1819.0</v>
       </c>
       <c r="M13" s="9">
         <v>1999.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.536</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>582797</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>344</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1829.0</v>
       </c>
       <c r="M14" s="9">
         <v>2009.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.537</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>