--- v3 (2026-06-13)
+++ v4 (2026-08-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>13.06.2026</t>
+    <t>05.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>