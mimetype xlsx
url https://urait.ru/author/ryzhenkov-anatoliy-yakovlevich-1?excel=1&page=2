--- v4 (2026-08-05)
+++ v5 (2026-09-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>05.08.2026</t>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -280,78 +280,78 @@
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
   </si>
   <si>
     <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
-    <t>08.02.2023</t>
-[...2 lines deleted...]
-    <t>ПРАВОВЕДЕНИЕ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>ПРАВОВЕДЕНИЕ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Осетрова А. Ю., Попова О. В. ; Под ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов неюридических факультетов, а также для преподавателей, аспирантов, студентов юридических вузов, государственных и муниципальных служащих.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16130-4</t>
+    <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов, преподавателей, государственных и муниципальных служащих.</t>
+  </si>
+  <si>
+    <t>978-5-534-22309-5</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -714,51 +714,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/investicionnoe-pravo-589763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nematerialnye-blaga-v-sisteme-obektov-grazhdanskih-prav-590096" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-586585" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/notariat-589530" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obekty-grazhdanskih-prav-590084" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-evropeyskogo-soyuza-v-2-chastyah-ch-2-586444" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-601106" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -966,54 +966,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>287</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1036,54 +1036,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>287</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1106,54 +1106,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>402</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2299.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1176,54 +1176,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>67</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="9">
-        <v>459.0</v>
+        <v>479.0</v>
       </c>
       <c r="M8" s="9">
-        <v>499.0</v>
+        <v>529.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
@@ -1246,54 +1246,54 @@
       <c r="B9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>467</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2389.0</v>
+        <v>2509.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2629.0</v>
+        <v>2759.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>71</v>
       </c>
@@ -1316,54 +1316,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>468</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2399.0</v>
+        <v>2519.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2639.0</v>
+        <v>2769.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>
@@ -1386,54 +1386,54 @@
       <c r="B11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>330</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
@@ -1454,54 +1454,54 @@
       <c r="B12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>292</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1589.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1749.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>84</v>
       </c>
@@ -1524,158 +1524,158 @@
       <c r="B13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>343</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1999.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.536</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>582797</v>
+        <v>601106</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1829.0</v>
+        <v>1879.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2009.0</v>
+        <v>2069.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>97</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.537</v>
+        <v>0.528</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">