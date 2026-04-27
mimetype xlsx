--- v0 (2026-01-15)
+++ v1 (2026-04-27)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
-[...1 lines deleted...]
-    <t>15.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,156 +154,171 @@
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>Курс входит в образовательную программу подготовки студентов. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс может представлять интерес для студентов неюридических специальностей образовательных учреждений среднего профессионального образования, а также для преподавателей, аспирантов, государственных и муниципальных служащих.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16129-8</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.06.2025</t>
   </si>
   <si>
     <t>Семейное право 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>А.О. Иншакова [и др.]; под редакцией А.О. Иншаковой, А.Я. Рыженкова, Д.Е. Матыцина.</t>
+    <t>Под ред. Иншаковой А. О., Рыженкова А. Я., Матыцина Д. Е.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Семейное право</t>
   </si>
   <si>
-    <t>Учебник подготовлен на основе Семейного кодекса РФ и других актов семейного законодательства, охватывает все основные темы курса семейного права, преподаваемого в юридических вузах. В подготовленном учебном курсе раскрываются основные понятия семейного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Контент издания соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся проблемами семейного права в России и за рубежом.</t>
+    <t>Курс отражает современный этап правового регулирования семейных отношений в России и ряде зарубежных стран. Студенты изучат условия заключения и прекращения брака, имущественные и личные права супругов, алиментные обязательства, формы устройства детей-сирот. Современность курса подчеркивается вниманием к диинамике семейных правоотношений и защите интересов детей в меняющихся социальных реалиях. Полученные при изучении курса компетенции полезны для работы в органах опеки, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты на образовательной платформе.</t>
   </si>
   <si>
     <t>978-5-534-19853-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>СЕМЕЙНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Под ред. Иншаковой А. О., Рыженкова А. Я., Матыцина Д. Е.</t>
-[...2 lines deleted...]
-    <t>Кус подготовлен на основе Семейного кодекса Российской Федерации и других актов семейного законодательства. В нем раскрываются основные понятия семейного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов юридических ссузов и факультетов, преподавателей, практикующих специалистов, а также для всех интересующихся проблемами семейного права в России и за рубежом.</t>
+    <t>Курс предоставляет системные знания о правовом регулировании семейных отношений в России. Студенты изучат условия заключения и прекращения брака, права и обязанности супругов, алиментные обязательства, формы устройства детей, оставшихся без попечения родителей, и другие актуальные институты семейного права. Современность курса подчеркивается вниманием к последним изменениям законодательства, судебной практике и тенденциям развития семейных отношений. Полученные компетенции полезны для работы в органах опеки и попечительства, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты и решение ситуационных задач.</t>
   </si>
   <si>
     <t>978-5-534-19866-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
     <t>19.02.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Шаронов С. А.</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений юридических вузов и факультетов, а также для работников органов государственной власти, местного самоуправления и профсоюзных органов, индивидуальных предпринимателей, работников кадровых служб организаций и иных лиц.</t>
   </si>
   <si>
     <t>978-5-534-18851-6</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>ТРУДОВОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
-[...5 lines deleted...]
-    <t>978-5-534-18852-3</t>
+    <t>14.04.2026</t>
+  </si>
+  <si>
+    <t>ТРУДОВОЕ ПРАВО 5-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>В настоящем курсе изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данный курс хорошая база для изучения материала и подготовки к текущей и итоговой аттестации по дисциплине.</t>
+  </si>
+  <si>
+    <t>978-5-534-22027-8</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
   <si>
     <t>21.01.2025</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО РОССИИ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Шаронов С. А., Рыженков А. Я. ; Под общ. ред. Шаронова С.А.</t>
   </si>
   <si>
     <t>Курс подготовлен с учетом последних изменений, внесенных в Трудовой кодекс Российской Федерации, и охватывает все основные темы курса трудового права, преподаваемого в юридических вузах. Раскрываются основные понятия трудового права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Для студентов, аспирантов и преподавателей юридических вузов. Может быть рекомендован юристам, государственным служащим, а также всем участникам трудовых правоотношений в случае возникновения вопросов, связанных с применением норм трудового права на практике.</t>
   </si>
   <si>
     <t>978-5-534-21169-6</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...2 lines deleted...]
-    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 10-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
-    <t>В курсе излагаются все основные темы экологического права, изучаемые на юридических факультетах вузов. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Материалы курса могут быть использованы не только студентами высших учебных заведений, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18526-3</t>
+    <t>Курс направлен на формирование системных знаний о правовом регулировании охраны окружающей среды в Российской Федерации. Рассмотрены особенности экологического права как отрасли, конституционное право человека и гражданина на благоприятную окружающую среду, а также система органов экологического управления. Уделено внимание экономическим механизмам природоохранной деятельности и видам юридической ответственности за экологические правонарушения. Описаны особенности правового регулирования охраны окружающей среды в различных сферах деятельности, а также правовой режим охраны природных объектов. Отдельные темы посвящены территориям с особым эколого-правовым режимом, международному сотрудничеству в сфере охраны окружающей среды и опыту правового регулирования природоохранной деятельности в зарубежных странах. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также должностных лиц органов публичной власти и общественных экологических объединений.</t>
+  </si>
+  <si>
+    <t>978-5-534-12197-1</t>
   </si>
   <si>
     <t>67.407я73</t>
+  </si>
+  <si>
+    <t>29.01.2026</t>
+  </si>
+  <si>
+    <t>Энергетическое право. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>под науч. ред. Абашидзе А.Х., Иншаковой А. О., Матыцина Д. Е.</t>
+  </si>
+  <si>
+    <t>Целью курса является достижение всестороннего понимания студентами сущности экономико-правовых основ энергетики в национальном и международном праве, основных правовых режимов оборота энергетических ресурсов, подготовка к практической деятельности, а также изучение энергетического законодательства и соответствующей юридической терминологии. Курс предназначен для студентов юридических вузов и факультетов, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся проблемами правового обеспечения энергетического сектора и оборота энергетических ресурсов в России и за рубежом.</t>
+  </si>
+  <si>
+    <t>978-5-534-21341-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -663,59 +678,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-563492" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-580994" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-581014" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-560812" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-560885" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-rossii-559484" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-559637" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-583642" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-600604" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trudovoe-pravo-rossii-582540" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/energeticheskoe-pravo-590632" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -774,51 +789,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -888,552 +903,623 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>563492</v>
+        <v>585752</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>344</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.537</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>580994</v>
+        <v>589175</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>397</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1939.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2129.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.601</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>581014</v>
+        <v>589177</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>308</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1549.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.493</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>560812</v>
+        <v>583642</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>252</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1049.0</v>
+        <v>1129.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1149.0</v>
+        <v>1239.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="X8" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="Y8" s="8">
         <v>0.339</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>560885</v>
+        <v>600604</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>252</v>
+        <v>230</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1049.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1149.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.339</v>
+        <v>0.399</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>559484</v>
+        <v>582540</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>462</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2219.0</v>
+        <v>2369.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2439.0</v>
+        <v>2609.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.68</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>559637</v>
+        <v>600226</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>432</v>
+        <v>361</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
+        <v>1899.0</v>
+      </c>
+      <c r="M11" s="9">
         <v>2089.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.644</v>
+        <v>0.557</v>
       </c>
       <c r="Z11" s="6"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="8">
+        <v>590632</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" s="6"/>
+      <c r="G12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="6"/>
+      <c r="I12" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J12" s="8">
+        <v>440</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L12" s="9">
+        <v>2269.0</v>
+      </c>
+      <c r="M12" s="9">
+        <v>2499.0</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="T12" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0.653</v>
+      </c>
+      <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>