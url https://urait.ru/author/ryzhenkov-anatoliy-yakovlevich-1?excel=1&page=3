--- v1 (2026-04-27)
+++ v2 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>27.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>СЕМЕЙНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс предоставляет системные знания о правовом регулировании семейных отношений в России. Студенты изучат условия заключения и прекращения брака, права и обязанности супругов, алиментные обязательства, формы устройства детей, оставшихся без попечения родителей, и другие актуальные институты семейного права. Современность курса подчеркивается вниманием к последним изменениям законодательства, судебной практике и тенденциям развития семейных отношений. Полученные компетенции полезны для работы в органах опеки и попечительства, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты и решение ситуационных задач.</t>
   </si>
   <si>
     <t>978-5-534-19866-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
     <t>19.02.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Шаронов С. А.</t>
   </si>
   <si>
     <t>Трудовое право</t>
   </si>
   <si>
-    <t>В настоящем издании изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений юридических вузов и факультетов, а также для работников органов государственной власти, местного самоуправления и профсоюзных органов, индивидуальных предпринимателей, работников кадровых служб организаций и иных лиц.</t>
+    <t>В настоящем издании изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-18851-6</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>14.04.2026</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В настоящем курсе изложены теоретические основы по курсу «Трудовое право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данный курс хорошая база для изучения материала и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-22027-8</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>