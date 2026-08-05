--- v2 (2026-06-13)
+++ v3 (2026-08-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>13.06.2026</t>
+    <t>05.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>