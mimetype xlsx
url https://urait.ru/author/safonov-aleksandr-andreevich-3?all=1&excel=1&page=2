--- v2 (2026-05-03)
+++ v3 (2026-06-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
-    <t>03.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,108 +154,108 @@
   <si>
     <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Для студентов и преподавателей высших учебных заведений всех направлений, а также широкого круга читателей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18299-6</t>
   </si>
   <si>
     <t>22.6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования технического профиля; также курс адресован студентам, для которых астрономия не является профилирующей дисциплиной, но обязательна для изучения.</t>
+    <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Для студентов и преподавателей образовательных учреждений среднего профессионального образования технического профиля; также курс адресован студентам, для которых астрономия не является профилирующей дисциплиной, но обязательна для изучения.</t>
   </si>
   <si>
     <t>978-5-534-18293-4</t>
   </si>
   <si>
     <t>22.6я723</t>
   </si>
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
     <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
   </si>
   <si>
     <t>978-5-534-21926-5</t>
   </si>
   <si>
     <t>26я723</t>
   </si>
   <si>
-    <t>07.02.2023</t>
-[...8 lines deleted...]
-    <t>978-5-534-15652-2</t>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
+  </si>
+  <si>
+    <t>Представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Материал ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-20873-3</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ (КОНЕЦ XX — НАЧАЛО XXI ВЕКА) 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сафонов А. А., Сафонова М. А.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Изложение материала курса максимально нейтрально освещает изменения в России и в мире. Курс необходим для гармоничного развития и социализации личности обучающегося и основан на воспитании системного и критического мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20248-9</t>
   </si>
   <si>
     <t>63я723</t>
   </si>
@@ -289,51 +289,51 @@
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Подробно рассмотрено значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21361-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>22.03.2017</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. ХРЕСТОМАТИЯ. 10 КЛАСС. Учебник для СОО</t>
   </si>
   <si>
     <t>Сафонов А. А. ; Под ред. Сафоновой М.А.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>История литературы</t>
   </si>
   <si>
-    <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 10 классе произведения середины второй половины XIX в., в том числе всемирно известная проза И. С. Тургенева, Л. Н. Толстого и Ф. М. Достоевского, рассказы А. П. Чехова, поэзия Ф. И. Тютчева и А. А. Фета. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+    <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 10 классе произведения середины второй половины XIX в., в том числе всемирно известная проза Л. Н. Толстого и Ф. М. Достоевского, рассказы и пьесы А. П. Чехова. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16219-6</t>
   </si>
   <si>
     <t>84(2Рос=Рус)я723</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. ХРЕСТОМАТИЯ. 11 КЛАСС. Учебник для СОО</t>
   </si>
   <si>
     <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 11 классе произведения XX в., в том числе поэзия Серебряного века, прозаические произведения А. И. Куприна, М. Горького, М. А. Булгакова. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16220-2</t>
   </si>
   <si>
     <t>18.06.2018</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. ХРЕСТОМАТИЯ. РУССКАЯ КЛАССИЧЕСКАЯ ДРАМА (10-11 КЛАССЫ). Учебник для СОО</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Под ред. Сафоновой М.А.</t>
   </si>
@@ -604,105 +604,105 @@
   <si>
     <t>978-5-9916-9766-8, 978-5-9916-9761-3</t>
   </si>
   <si>
     <t>СОВРЕМЕННАЯ ИСТОРИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Изложение материала курса максимально нейтрально освещает изменения в России и в мире. Курс необходим для гармоничного развития и социализации личности обучающегося и основан на воспитании системного и критического мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов образовательных учреждений высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-20317-2</t>
   </si>
   <si>
     <t>63я73</t>
   </si>
   <si>
     <t>29.04.2021</t>
   </si>
   <si>
     <t>ТРЕНДЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 2. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2021</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Красюк А. А., Частова П. А.</t>
   </si>
   <si>
-    <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий VIII Зимней школы преподавателя, состоявшейся в январе 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает новые инструменты для преподавания на дистанте и разработку современных цифровых учебно-методических комплексов, цифровую трансформацию авторства, библиотек, учебного контента и вовлеченность работодателей, цифровую этику и коммуникации преподавателя и учащегося и многое другое. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
+    <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий VIII Зимней школы преподавателя, состоявшейся в январе 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов, работодателей и чиновников. Сборник освещает новые инструменты для преподавания на дистанте и разработку современных цифровых учебно-методических комплексов, цифровую трансформацию авторства, библиотек, учебного контента и вовлеченность работодателей, цифровую этику и коммуникации преподавателя и учащегося и многое другое. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14866-4</t>
   </si>
   <si>
     <t>30.07.2024</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ПЕДАГОГИКА. ПРАКТИЧЕСКИЙ КУРС. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В рамках настоящего курса авторы описывают возможные практики цифрового преподавания применительно к высшему и среднему профессиональному образованию. В первом модуле курса изложена история цифровой педагогики, а также затрагиваются риски, связанные с цифровым образованием, и современные цифровые средства обучения. Второй модуль посвящен разработке и содержанию цифрового курса, форматам цифровых занятий, системе оценивания эффективности обучения. Материалы данного курса позволяют сформировать у обучающихся понимание новой роли, функций и необходимых компетенций преподавателя в цифровом образовательном процессе. Курс адресован студентам педагогических направлений, практикующим преподавателям, сотрудникам учебно-методических отделов, а также разработчикам цифровых сервисов и приложений для образования.</t>
+    <t>В рамках настоящего курса авторы описывают возможные практики цифрового преподавания применительно к высшему и среднему профессиональному образованию. В первом модуле курса изложена история цифровой педагогики, а также затрагиваются риски, связанные с цифровым образованием, и современные цифровые средства обучения. Второй модуль посвящен разработке и содержанию цифрового курса, форматам цифровых занятий, системе оценивания эффективности обучения. Материалы данного курса позволяют сформировать у обучающихся понимание новой роли, функций и необходимых компетенций преподавателя в цифровом образовательном процессе.</t>
   </si>
   <si>
     <t>978-5-534-19747-1</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ТРАНСФОРМАЦИЯ ОБРАЗОВАНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В рамках настоящего курса авторы описывают возможные практики цифрового преподавания применительно к высшему и среднему профессиональному образованию. В курсе изложена история цифровой педагогики, а также затрагиваются риски, связанные с цифровым образованием, и современные цифровые средства обучения. Материалы данного курса позволяют сформировать у обучающихся понимание новой роли, функций и необходимых компетенций преподавателя в цифровом образовательном процессе. Курс адресован студентам педагогических направлений, практикующим преподавателям, сотрудникам учебно-методических отделов, а также разработчикам цифровых сервисов и приложений для образования.</t>
   </si>
   <si>
     <t>978-5-534-21363-8</t>
   </si>
   <si>
     <t>21.04.2021</t>
   </si>
   <si>
     <t>ЦИФРОВЫЕ НАВЫКИ ДЛЯ ДИСТАНТА. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 1. 2020 ГОД</t>
   </si>
   <si>
     <t xml:space="preserve"> А. А. Сафонов [и др.] ; составители А. А. Сафонов, П. А. Частова.</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий Юрайт.Академии и VII Летней школы преподавателя, состоявшихся в 2020 г. Редакция Юрайта составила тексты на основе выступлений преподавателей, исследователей, администраторов и представителей EdTech. Сборник освещает фундаментальные и прикладные проблемы цифрового образования. Юрайт.Академия совместно с теоретиками и практиками современного образования делится лучшими наблюдениями и приемами, формулирует предложения по развитию, анализирует теоретические и практические аспекты. Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14656-1</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНОСТЬ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ЮРАЙТ.АКАДЕМИИ. ВЫП. 8</t>
   </si>
   <si>
     <t>Сост. Антипина Д. М., Каленкова А. И., Сафонов А. А., Под общ. ред. Рыбкиной Н.В.</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
-    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC).</t>
+    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для практикующих преподавателей и широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-17995-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1065,51 +1065,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-568401" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-russkaya-klassicheskaya-drama-10-11-klassy-586562" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lichnostno-orientirovannoe-cifrovoe-obrazovanie-materialy-yurayt-akademii-vypusk-9-589869" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnye-konflikty-v-xxi-veke-586778" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-terrorizm-i-radikalnyy-islamizm-590212" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-i-marketing-v-muzeynoy-deyatelnosti-590216" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeevedenie-587117" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeynoe-delo-i-ohrana-pamyatnikov-587109" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obrazovatelnyy-marketing-590344" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589358" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/partnerstva-v-cifrovom-obrazovanii-2022-2030-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-5-zimnyaya-shkola-prepodavatelya-2022-589134" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590214" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590215" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/protivodeystvie-terrorizmu-radikalnyy-islamizm-590213" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnye-konflikty-590208" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-v-mire-konec-xx-nachalo-xxi-veka-10-11-klassy-589151" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-1-klassicizm-562803" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-2-romantizm-562856" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sovremennaya-istoriya-588984" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trendy-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-2-zimnyaya-shkola-prepodavatelya-2021-588975" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-pedagogika-prakticheskiy-kurs-589852" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-transformaciya-obrazovaniya-590211" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovye-navyki-dlya-distanta-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-1-2020-god-482713" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/effektivnost-cifrovogo-obrazovaniya-materialy-yurayt-akademii-vyp-8-589404" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-russkaya-klassicheskaya-drama-10-11-klassy-586562" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lichnostno-orientirovannoe-cifrovoe-obrazovanie-materialy-yurayt-akademii-vypusk-9-589869" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnye-konflikty-v-xxi-veke-586778" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-terrorizm-i-radikalnyy-islamizm-590212" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-i-marketing-v-muzeynoy-deyatelnosti-590216" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeevedenie-587117" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeynoe-delo-i-ohrana-pamyatnikov-587109" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obrazovatelnyy-marketing-590344" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589358" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/partnerstva-v-cifrovom-obrazovanii-2022-2030-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-5-zimnyaya-shkola-prepodavatelya-2022-589134" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590214" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590215" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/protivodeystvie-terrorizmu-radikalnyy-islamizm-590213" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnye-konflikty-590208" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-v-mire-konec-xx-nachalo-xxi-veka-10-11-klassy-589151" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-1-klassicizm-562803" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-2-romantizm-562856" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sovremennaya-istoriya-588984" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trendy-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-2-zimnyaya-shkola-prepodavatelya-2021-588975" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-pedagogika-prakticheskiy-kurs-589852" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-transformaciya-obrazovaniya-590211" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovye-navyki-dlya-distanta-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-1-2020-god-482713" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/effektivnost-cifrovogo-obrazovaniya-materialy-yurayt-akademii-vyp-8-589404" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1428,72 +1428,72 @@
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.488</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>568401</v>
+        <v>589147</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1649.0</v>
       </c>
       <c r="M7" s="9">
         <v>1809.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
@@ -1568,115 +1568,115 @@
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>589160</v>
+        <v>590614</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1899.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2089.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.556</v>
+        <v>0.577</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588691</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
@@ -2708,89 +2708,89 @@
       <c r="A25" s="8">
         <v>589134</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>153</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>208</v>
       </c>
       <c r="K25" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="L25" s="9">
-        <v>829.0</v>
+        <v>959.0</v>
       </c>
       <c r="M25" s="9">
-        <v>909.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N25" s="6"/>
       <c r="O25" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>107</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>154</v>
       </c>
       <c r="S25" s="6" t="s">
         <v>155</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U25" s="6" t="s">
         <v>156</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6">
         <v>94.3</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y25" s="8">
-        <v>0.269</v>
+        <v>0.372</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
         <v>590214</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>