--- v3 (2026-06-27)
+++ v4 (2026-08-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
-[...1 lines deleted...]
-    <t>27.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+  <si>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,131 +184,161 @@
   <si>
     <t>22.6я723</t>
   </si>
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
-    <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>География 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Социально-экономическая география. Регионоведение</t>
+  </si>
+  <si>
+    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
+  </si>
+  <si>
+    <t>978-5-534-21926-5</t>
+  </si>
+  <si>
+    <t>26я723</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
+  </si>
+  <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
-[...13 lines deleted...]
-  <si>
     <t>Представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Материал ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-20873-3</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ (КОНЕЦ XX — НАЧАЛО XXI ВЕКА) 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сафонов А. А., Сафонова М. А.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Изложение материала курса максимально нейтрально освещает изменения в России и в мире. Курс необходим для гармоничного развития и социализации личности обучающегося и основан на воспитании системного и критического мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20248-9</t>
   </si>
   <si>
     <t>63я723</t>
   </si>
   <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>История садово-паркового искусства. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.А. Сафонов, М.А. Сафонова; под общей редакцией М.А. Сафоновой.</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Гуманитарные науки</t>
+  </si>
+  <si>
+    <t>Искусствознание. История искусств</t>
+  </si>
+  <si>
+    <t>Курс посвящен изучению эволюции мирового паркостроения — от древних оазисов до хай-тек пространств XXI века. Студенты освоят этапы зеленого строительства, правовой статус объектов, принципы геопластики, светового и колористического оформления ландшафта. Модули охватывают сады Египта, Персии, античности, средневековой Европы и Руси, восточные традиции (Китай, Япония, исламский мир), парки Ренессанса, барокко, классицизма, романтизма, модерна, а также российские императорские, усадебные и советские парки. Актуальность программы обусловлена ростом запроса на урбанистическое развитие, эко-дизайн и ревитализацию городских территорий. Курс формирует у выпускников критически важные компетенции для реальной профессиональной деятельности в сфере архитектуры и ландшафтного проектирования. Особенность курса — интерактивный ФОС на платформе «Юрайт». Он включает автоматизированные тесты и практические задания, обеспечивающие мгновенную обратную связь и гибкий трекинг прогресса студентов.</t>
+  </si>
+  <si>
+    <t>978-5-534-19997-0</t>
+  </si>
+  <si>
+    <t>85.118.7</t>
+  </si>
+  <si>
     <t>05.09.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ: МЕЖДУНАРОДНЫЕ КОНФЛИКТЫ В XXI ВЕКЕ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Приводится значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Особое внимание уделено вопросам управления конфликтами, их предотвращения и урегулирования, а также актуальным проблемам современности — миграционным кризисам и информационным войнам. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-20312-7</t>
   </si>
   <si>
     <t>66.4(0)я723</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>КОНФЛИКТЫ В ИСЛАМСКОМ МИРЕ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...1 lines deleted...]
-  <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Подробно рассмотрено значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21361-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>22.03.2017</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. ХРЕСТОМАТИЯ. 10 КЛАСС. Учебник для СОО</t>
   </si>
   <si>
     <t>Сафонов А. А. ; Под ред. Сафоновой М.А.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>История литературы</t>
   </si>
   <si>
     <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 10 классе произведения середины второй половины XIX в., в том числе всемирно известная проза Л. Н. Толстого и Ф. М. Достоевского, рассказы и пьесы А. П. Чехова. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
@@ -379,138 +409,141 @@
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Приводится значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Особое внимание уделено вопросам управления конфликтами, их предотвращения и урегулирования, а также актуальным проблемам современности — миграционным кризисам и информационным войнам. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-20295-3</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ ТЕРРОРИЗМ И РАДИКАЛЬНЫЙ ИСЛАМИЗМ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии, касающиеся цивилизационных и межрелигиозных конфликтов. Подробно рассмотрено значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21369-0</t>
   </si>
   <si>
     <t>25.12.2024</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ И МАРКЕТИНГ В МУЗЕЙНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Гуманитарные науки</t>
-[...1 lines deleted...]
-  <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные особенности менеджмента и маркетинга в музейном деле. Приводится правовая база действующего законодательства в отрасли. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования и рабочим программам ведущих университетов и колледжей. Для изучающих туризм, рекламу, сотрудников музеев, галерей и выставочных комплексов, государственных служащих, журналистов, а также для всех интересующихся современной культурой.</t>
   </si>
   <si>
     <t>978-5-534-21374-4</t>
   </si>
   <si>
     <t>79.1я73</t>
   </si>
   <si>
     <t>03.11.2022</t>
   </si>
   <si>
     <t>МУЗЕЕВЕДЕНИЕ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические и практические сведения по музейному делу. Демонстрируется опыт ведущих российских и зарубежных музейных центров. Приводится правовая база действующего законодательства в отрасли. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям и рабочим программам ведущих колледжей. Для изучающих туризм, педагогику, искусствоведение, рекламу, историю и культурологию, преподавателей обществознания, литературы, истории, мировой художественной культуры, сотрудников музеев, галерей и выставочных комплексов, государственных служащих, журналистов, а также для всех интересующихся современной культурой.</t>
   </si>
   <si>
     <t>978-5-534-15896-0</t>
   </si>
   <si>
     <t>79.1я723</t>
   </si>
   <si>
     <t>05.10.2022</t>
   </si>
   <si>
     <t>МУЗЕЙНОЕ ДЕЛО И ОХРАНА ПАМЯТНИКОВ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические и практические сведения по музейному делу. Демонстрируется опыт ведущих российских и зарубежных музейных центров. Приводится правовая база действующего законодательства в отрасли. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям профессионального стандарта «Хранитель музейных ценностей», федеральных государственных образовательных стандартов высшего образования и рабочим программам ведущих университетов и колледжей. Для изучающих туризм, педагогику, искусствоведение, рекламу, историю и культурологию, преподавателей обществознания, литературы, истории, мировой художественной культуры, сотрудников музеев, галерей и выставочных комплексов, государственных служащих, журналистов, а также для всех интересующихся современной культурой.</t>
   </si>
   <si>
     <t>978-5-534-15742-0</t>
   </si>
   <si>
     <t>16.04.2025</t>
   </si>
   <si>
     <t>Образовательный маркетинг. Учебник для вузов</t>
   </si>
   <si>
-    <t>Экономические науки</t>
-[...1 lines deleted...]
-  <si>
     <t>Маркетинг</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные особенности маркетинга в сфере образования в России. Основная цель этого курса — продемонстрировать применимость маркетинговых подходов к реалиям российского образования и дать навыки, необходимые как будущим учителям и администраторам, так и занимающимся репетиторством в порядке самозанятости. В курсе раскрываются все аспекты образовательного маркетинга — от специфики образовательных рынков до ценовой политики, СММ в сфере образования и академического фандрайзинга. Соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования и рабочим программам ведущих университетов и колледжей. Для изучающих маркетинг, педагогику, а также для всех интересующихся академической карьерой.</t>
   </si>
   <si>
     <t>978-5-534-17645-2</t>
   </si>
   <si>
     <t>74.0я73</t>
   </si>
   <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>ОХРАНА ТРУДА 2-е изд. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Технические науки</t>
+  </si>
+  <si>
+    <t>Безопасность жизнедеятельности. Охрана труда</t>
+  </si>
+  <si>
+    <t>Методика курса основана на принципе «перевернутого класса», когда самостоятельное освоение студентами теоретического материала курса предваряет семинарские занятия с разбором кейсов и тренировкой практических навыков. В курсе использованы актуальные нормативные акты, регламентирующие процедуры охраны труда в Российской Федерации, по причине непрерывной модернизации нормативно-правовой базы рекомендуется за уточнениями обращаться к доступным сервисам правовой информации. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по инженерно-техническим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-22313-2</t>
+  </si>
+  <si>
+    <t>65.246я723</t>
+  </si>
+  <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>ОХРАНА ТРУДА. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Технические науки</t>
-[...4 lines deleted...]
-  <si>
     <t>Методика курса основана на принципе «перевернутого класса», когда самостоятельное освоение студентами теоретического материала курса предваряет семинарские занятия с разбором кейсов и тренировкой практических навыков. В курсе использованы актуальные нормативные акты по состоянию на 2023 г., регламентирующие процедуры охраны труда в Российской Федерации, по причине непрерывной модернизации нормативно-правовой базы рекомендуется за уточнениями обращаться к доступным сервисам правовой информации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17286-7</t>
   </si>
   <si>
     <t>65.246я73</t>
-  </si>
-[...4 lines deleted...]
-    <t>978-5-534-18090-9</t>
   </si>
   <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>ПАРТНЕРСТВА В ЦИФРОВОМ ОБРАЗОВАНИИ 2022—2030. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 5. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2022</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Частова П. А., Матыс О. И.</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий X Зимней школы преподавателя, проходившей с 31 января по 4 февраля 2022 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает проблемы партнерства в цифровом образовании и цифровых технологиях, взаимодействия цифрового образования и государства, научной интеграции, экономических аспектов цифрового образования, международной кооперации в образовании и многое другое. В сборник также вошли проектные задания слушателей Школы и материалы осеннего семестра 2021. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-15586-0</t>
   </si>
   <si>
     <t>26.12.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКИЙ ДИЗАЙН ЭЛЕКТРОННЫХ КУРСОВ. Учебник и практикум для вузов</t>
   </si>
@@ -1065,59 +1098,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-russkaya-klassicheskaya-drama-10-11-klassy-586562" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lichnostno-orientirovannoe-cifrovoe-obrazovanie-materialy-yurayt-akademii-vypusk-9-589869" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnye-konflikty-v-xxi-veke-586778" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-terrorizm-i-radikalnyy-islamizm-590212" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-i-marketing-v-muzeynoy-deyatelnosti-590216" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeevedenie-587117" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeynoe-delo-i-ohrana-pamyatnikov-587109" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obrazovatelnyy-marketing-590344" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589358" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/partnerstva-v-cifrovom-obrazovanii-2022-2030-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-5-zimnyaya-shkola-prepodavatelya-2022-589134" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590214" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590215" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/protivodeystvie-terrorizmu-radikalnyy-islamizm-590213" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnye-konflikty-590208" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-v-mire-konec-xx-nachalo-xxi-veka-10-11-klassy-589151" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-1-klassicizm-562803" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-2-romantizm-562856" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sovremennaya-istoriya-588984" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trendy-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-2-zimnyaya-shkola-prepodavatelya-2021-588975" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-pedagogika-prakticheskiy-kurs-589852" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-transformaciya-obrazovaniya-590211" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovye-navyki-dlya-distanta-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-1-2020-god-482713" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/effektivnost-cifrovogo-obrazovaniya-materialy-yurayt-akademii-vyp-8-589404" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-sadovo-parkovogo-iskusstva-600419" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-russkaya-klassicheskaya-drama-10-11-klassy-586562" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lichnostno-orientirovannoe-cifrovoe-obrazovanie-materialy-yurayt-akademii-vypusk-9-589869" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnye-konflikty-v-xxi-veke-586778" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-terrorizm-i-radikalnyy-islamizm-590212" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-i-marketing-v-muzeynoy-deyatelnosti-590216" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeevedenie-587117" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/muzeynoe-delo-i-ohrana-pamyatnikov-587109" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obrazovatelnyy-marketing-590344" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-601122" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589336" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/partnerstva-v-cifrovom-obrazovanii-2022-2030-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-5-zimnyaya-shkola-prepodavatelya-2022-589134" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590214" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590215" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/protivodeystvie-terrorizmu-radikalnyy-islamizm-590213" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnye-konflikty-590208" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-v-mire-konec-xx-nachalo-xxi-veka-10-11-klassy-589151" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-1-klassicizm-562803" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-2-romantizm-562856" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sovremennaya-istoriya-588984" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/trendy-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-2-zimnyaya-shkola-prepodavatelya-2021-588975" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-pedagogika-prakticheskiy-kurs-589852" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovaya-transformaciya-obrazovaniya-590211" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cifrovye-navyki-dlya-distanta-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-1-2020-god-482713" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/effektivnost-cifrovogo-obrazovaniya-materialy-yurayt-akademii-vyp-8-589404" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z39"/>
+  <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -1176,51 +1209,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -1540,2268 +1573,2341 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1969.0</v>
       </c>
       <c r="M8" s="9">
         <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590614</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1979.0</v>
       </c>
       <c r="M9" s="9">
         <v>2179.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.577</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588691</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>277</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1519.0</v>
       </c>
       <c r="M10" s="9">
         <v>1669.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.456</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>587224</v>
+        <v>600419</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>358</v>
+        <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1889.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2079.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.554</v>
+        <v>0.356</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>590209</v>
+        <v>587224</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>209</v>
+        <v>358</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1199.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1319.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.373</v>
+        <v>0.554</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>585426</v>
+        <v>590209</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1219.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1339.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.378</v>
+        <v>0.373</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>585528</v>
+        <v>585426</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>267</v>
+        <v>213</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1469.0</v>
+        <v>1219.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1619.0</v>
+        <v>1339.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.443</v>
+        <v>0.378</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>586562</v>
+        <v>585528</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>438</v>
+        <v>267</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>2259.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2479.0</v>
+        <v>1619.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>100</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.651</v>
+        <v>0.443</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
-        <v>589869</v>
+        <v>586562</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
-        <v>242</v>
+        <v>438</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1079.0</v>
+        <v>2259.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1189.0</v>
-[...1 lines deleted...]
-      <c r="N16" s="6"/>
+        <v>2479.0</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="V16" s="6"/>
-      <c r="W16" s="6">
-        <v>74</v>
+      <c r="W16" s="6" t="s">
+        <v>103</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="8">
-        <v>0.413</v>
+        <v>0.651</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
-        <v>586778</v>
+        <v>589869</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
-        <v>451</v>
+        <v>242</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>2319.0</v>
+        <v>1079.0</v>
       </c>
       <c r="M17" s="9">
-        <v>2549.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1189.0</v>
+      </c>
+      <c r="N17" s="6"/>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="V17" s="6"/>
-      <c r="W17" s="6" t="s">
-        <v>85</v>
+      <c r="W17" s="6">
+        <v>74</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="8">
-        <v>0.666</v>
+        <v>0.413</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
-        <v>590212</v>
+        <v>586778</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
-        <v>53</v>
+        <v>451</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="L18" s="9">
-        <v>399.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M18" s="9">
-        <v>439.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="8">
-        <v>0.083</v>
+        <v>0.666</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
-        <v>590216</v>
+        <v>590212</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="L19" s="9">
-        <v>739.0</v>
+        <v>399.0</v>
       </c>
       <c r="M19" s="9">
-        <v>809.0</v>
+        <v>439.0</v>
       </c>
       <c r="N19" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="O19" s="6" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q19" s="6" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="8">
-        <v>0.182</v>
+        <v>0.083</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
-        <v>587117</v>
+        <v>590216</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
-        <v>365</v>
+        <v>135</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="L20" s="9">
-        <v>1919.0</v>
+        <v>739.0</v>
       </c>
       <c r="M20" s="9">
-        <v>2109.0</v>
+        <v>809.0</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="O20" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="8">
-        <v>0.562</v>
+        <v>0.182</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
-        <v>587109</v>
+        <v>587117</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>365</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>1919.0</v>
       </c>
       <c r="M21" s="9">
         <v>2109.0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y21" s="8">
         <v>0.562</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
-        <v>590344</v>
+        <v>587109</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
-        <v>167</v>
+        <v>365</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
-        <v>1009.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M22" s="9">
-        <v>1109.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N22" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>137</v>
+        <v>80</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y22" s="8">
-        <v>0.322</v>
+        <v>0.562</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
-        <v>589336</v>
+        <v>590344</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
-        <v>485</v>
+        <v>167</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
-        <v>2479.0</v>
+        <v>1009.0</v>
       </c>
       <c r="M23" s="9">
-        <v>2729.0</v>
+        <v>1109.0</v>
       </c>
       <c r="N23" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q23" s="6" t="s">
-        <v>144</v>
+        <v>58</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y23" s="8">
-        <v>0.708</v>
+        <v>0.322</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
-        <v>589358</v>
+        <v>601122</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
-        <v>485</v>
+        <v>256</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L24" s="9">
-        <v>2479.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M24" s="9">
-        <v>2729.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N24" s="6" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q24" s="6" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="S24" s="6" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="V24" s="6"/>
-      <c r="W24" s="6"/>
+      <c r="W24" s="6" t="s">
+        <v>156</v>
+      </c>
       <c r="X24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y24" s="8">
-        <v>0.708</v>
+        <v>0.43</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
-        <v>589134</v>
+        <v>589336</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>153</v>
+        <v>70</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
-        <v>208</v>
+        <v>485</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="9">
-        <v>959.0</v>
+        <v>2479.0</v>
       </c>
       <c r="M25" s="9">
-        <v>1049.0</v>
-[...1 lines deleted...]
-      <c r="N25" s="6"/>
+        <v>2729.0</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="O25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="Q25" s="6" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="S25" s="6" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="V25" s="6"/>
-      <c r="W25" s="6">
-        <v>94.3</v>
+      <c r="W25" s="6" t="s">
+        <v>161</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y25" s="8">
-        <v>0.372</v>
+        <v>0.708</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
-        <v>590214</v>
+        <v>589134</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
-        <v>177</v>
+        <v>208</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="9">
+        <v>959.0</v>
+      </c>
+      <c r="M26" s="9">
         <v>1049.0</v>
       </c>
-      <c r="M26" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="N26" s="6"/>
       <c r="O26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="6" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="Q26" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R26" s="6" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="S26" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U26" s="6" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="V26" s="6"/>
-      <c r="W26" s="6" t="s">
-        <v>162</v>
+      <c r="W26" s="6">
+        <v>94.3</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y26" s="8">
-        <v>0.334</v>
+        <v>0.372</v>
       </c>
       <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="8">
-        <v>590215</v>
+        <v>590214</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>68</v>
+        <v>170</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>177</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="9">
         <v>1049.0</v>
       </c>
       <c r="M27" s="9">
         <v>1149.0</v>
       </c>
       <c r="N27" s="6" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="Q27" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R27" s="6" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="S27" s="6" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="V27" s="6"/>
       <c r="W27" s="6" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y27" s="8">
         <v>0.334</v>
       </c>
       <c r="Z27" s="6"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="8">
-        <v>589011</v>
+        <v>590215</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>168</v>
+        <v>70</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
-        <v>212</v>
+        <v>177</v>
       </c>
       <c r="K28" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="L28" s="9">
-        <v>839.0</v>
+        <v>1049.0</v>
       </c>
       <c r="M28" s="9">
-        <v>919.0</v>
-[...1 lines deleted...]
-      <c r="N28" s="6"/>
+        <v>1149.0</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>44</v>
+      </c>
       <c r="O28" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="Q28" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="V28" s="6"/>
-      <c r="W28" s="6">
-        <v>94.3</v>
+      <c r="W28" s="6" t="s">
+        <v>176</v>
       </c>
       <c r="X28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y28" s="8">
-        <v>0.274</v>
+        <v>0.334</v>
       </c>
       <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="8">
-        <v>590213</v>
+        <v>589011</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>80</v>
+        <v>177</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>68</v>
+        <v>179</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="K29" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="L29" s="9">
+        <v>839.0</v>
+      </c>
+      <c r="M29" s="9">
+        <v>919.0</v>
+      </c>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="P29" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="L29" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="Q29" s="6" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>76</v>
+        <v>165</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>113</v>
+        <v>180</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="V29" s="6"/>
-      <c r="W29" s="6" t="s">
-        <v>85</v>
+      <c r="W29" s="6">
+        <v>94.3</v>
       </c>
       <c r="X29" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y29" s="8">
-        <v>0.083</v>
+        <v>0.274</v>
       </c>
       <c r="Z29" s="6"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="8">
-        <v>590208</v>
+        <v>590213</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
-        <v>304</v>
+        <v>53</v>
       </c>
       <c r="K30" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="L30" s="9">
-        <v>1639.0</v>
+        <v>399.0</v>
       </c>
       <c r="M30" s="9">
-        <v>1799.0</v>
+        <v>439.0</v>
       </c>
       <c r="N30" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="O30" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="P30" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="Q30" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R30" s="6" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="S30" s="6" t="s">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="X30" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y30" s="8">
-        <v>0.488</v>
+        <v>0.083</v>
       </c>
       <c r="Z30" s="6"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="8">
-        <v>589151</v>
+        <v>590208</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
-        <v>279</v>
+        <v>304</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L31" s="9">
-        <v>1529.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M31" s="9">
-        <v>1679.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N31" s="6" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="Q31" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R31" s="6" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="S31" s="6" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U31" s="6" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="V31" s="6"/>
-      <c r="W31" s="6">
-        <v>63</v>
+      <c r="W31" s="6" t="s">
+        <v>95</v>
       </c>
       <c r="X31" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y31" s="8">
-        <v>0.458</v>
+        <v>0.488</v>
       </c>
       <c r="Z31" s="6"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="8">
-        <v>562803</v>
+        <v>589151</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>179</v>
+        <v>85</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>181</v>
+        <v>70</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J32" s="8">
-        <v>308</v>
+        <v>279</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L32" s="9">
-        <v>1069.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M32" s="9">
-        <v>1179.0</v>
-[...1 lines deleted...]
-      <c r="N32" s="6"/>
+        <v>1679.0</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="O32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="6" t="s">
-        <v>182</v>
+        <v>52</v>
       </c>
       <c r="Q32" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R32" s="6" t="s">
-        <v>183</v>
+        <v>72</v>
       </c>
       <c r="S32" s="6" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="T32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U32" s="6" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6">
-        <v>87.8</v>
+        <v>63</v>
       </c>
       <c r="X32" s="6" t="s">
-        <v>186</v>
+        <v>42</v>
       </c>
       <c r="Y32" s="8">
-        <v>0.393</v>
+        <v>0.458</v>
       </c>
       <c r="Z32" s="6"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="8">
-        <v>562856</v>
+        <v>562803</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="6" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="8">
         <v>2025</v>
       </c>
       <c r="J33" s="8">
-        <v>444</v>
+        <v>308</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L33" s="9">
-        <v>1469.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M33" s="9">
-        <v>1619.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N33" s="6"/>
       <c r="O33" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="6" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="Q33" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R33" s="6" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="S33" s="6" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="T33" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U33" s="6" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="V33" s="6"/>
       <c r="W33" s="6">
         <v>87.8</v>
       </c>
       <c r="X33" s="6" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="Y33" s="8">
-        <v>0.525</v>
+        <v>0.393</v>
       </c>
       <c r="Z33" s="6"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="8">
-        <v>588984</v>
+        <v>562856</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>66</v>
+        <v>190</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="6" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="8">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J34" s="8">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L34" s="9">
-        <v>1519.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M34" s="9">
-        <v>1669.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1619.0</v>
+      </c>
+      <c r="N34" s="6"/>
       <c r="O34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>35</v>
+        <v>193</v>
       </c>
       <c r="Q34" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R34" s="6" t="s">
-        <v>70</v>
+        <v>194</v>
       </c>
       <c r="S34" s="6" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="T34" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U34" s="6" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="V34" s="6"/>
-      <c r="W34" s="6" t="s">
-        <v>192</v>
+      <c r="W34" s="6">
+        <v>87.8</v>
       </c>
       <c r="X34" s="6" t="s">
-        <v>42</v>
+        <v>197</v>
       </c>
       <c r="Y34" s="8">
-        <v>0.456</v>
+        <v>0.525</v>
       </c>
       <c r="Z34" s="6"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="8">
-        <v>588975</v>
+        <v>588984</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>195</v>
+        <v>70</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="8">
         <v>2026</v>
       </c>
       <c r="J35" s="8">
-        <v>93</v>
+        <v>277</v>
       </c>
       <c r="K35" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="L35" s="9">
-        <v>449.0</v>
+        <v>1519.0</v>
       </c>
       <c r="M35" s="9">
-        <v>489.0</v>
-[...1 lines deleted...]
-      <c r="N35" s="6"/>
+        <v>1669.0</v>
+      </c>
+      <c r="N35" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="O35" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="P35" s="6" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="Q35" s="6" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="R35" s="6" t="s">
-        <v>154</v>
+        <v>72</v>
       </c>
       <c r="S35" s="6" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U35" s="6" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="V35" s="6"/>
-      <c r="W35" s="6">
-        <v>94.3</v>
+      <c r="W35" s="6" t="s">
+        <v>203</v>
       </c>
       <c r="X35" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y35" s="8">
-        <v>0.131</v>
+        <v>0.456</v>
       </c>
       <c r="Z35" s="6"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="8">
-        <v>589852</v>
+        <v>588975</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>68</v>
+        <v>206</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="K36" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="L36" s="9">
-        <v>1549.0</v>
+        <v>449.0</v>
       </c>
       <c r="M36" s="9">
-        <v>1699.0</v>
+        <v>489.0</v>
       </c>
       <c r="N36" s="6"/>
       <c r="O36" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="P36" s="6" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="Q36" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R36" s="6" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="S36" s="6" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="V36" s="6"/>
-      <c r="W36" s="6" t="s">
-        <v>162</v>
+      <c r="W36" s="6">
+        <v>94.3</v>
       </c>
       <c r="X36" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y36" s="8">
-        <v>0.465</v>
+        <v>0.131</v>
       </c>
       <c r="Z36" s="6"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="8">
-        <v>590211</v>
+        <v>589852</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>119</v>
+        <v>209</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
-        <v>100</v>
+        <v>285</v>
       </c>
       <c r="K37" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="L37" s="9">
-        <v>589.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M37" s="9">
-        <v>649.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699.0</v>
+      </c>
+      <c r="N37" s="6"/>
       <c r="O37" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q37" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R37" s="6" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="S37" s="6" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="6" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="V37" s="6"/>
       <c r="W37" s="6" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="X37" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y37" s="8">
-        <v>0.14</v>
+        <v>0.465</v>
       </c>
       <c r="Z37" s="6"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8">
-        <v>482713</v>
+        <v>590211</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>205</v>
+        <v>129</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>207</v>
+        <v>70</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="J38" s="8">
-        <v>275</v>
+        <v>100</v>
       </c>
       <c r="K38" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="L38" s="9">
-        <v>389.0</v>
+        <v>589.0</v>
       </c>
       <c r="M38" s="9">
-        <v>429.0</v>
-[...1 lines deleted...]
-      <c r="N38" s="6"/>
+        <v>649.0</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="O38" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="P38" s="6" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="Q38" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R38" s="6" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="S38" s="6" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="T38" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U38" s="6" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="V38" s="6"/>
-      <c r="W38" s="6">
-        <v>94.3</v>
+      <c r="W38" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y38" s="8">
-        <v>0.352</v>
+        <v>0.14</v>
       </c>
       <c r="Z38" s="6"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="8">
-        <v>589404</v>
+        <v>482713</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="8">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="J39" s="8">
-        <v>159</v>
+        <v>275</v>
       </c>
       <c r="K39" s="6" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="L39" s="9">
-        <v>669.0</v>
+        <v>389.0</v>
       </c>
       <c r="M39" s="9">
-        <v>739.0</v>
+        <v>429.0</v>
       </c>
       <c r="N39" s="6"/>
       <c r="O39" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P39" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="P39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q39" s="6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="R39" s="6" t="s">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="S39" s="6" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="T39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U39" s="6" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="V39" s="6"/>
       <c r="W39" s="6">
         <v>94.3</v>
       </c>
       <c r="X39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y39" s="8">
+        <v>0.352</v>
+      </c>
+      <c r="Z39" s="6"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="8">
+        <v>589404</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="F40" s="6"/>
+      <c r="G40" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H40" s="6"/>
+      <c r="I40" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J40" s="8">
+        <v>159</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="L40" s="9">
+        <v>669.0</v>
+      </c>
+      <c r="M40" s="9">
+        <v>739.0</v>
+      </c>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U40" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="V40" s="6"/>
+      <c r="W40" s="6">
+        <v>94.3</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y40" s="8">
         <v>0.21</v>
       </c>
-      <c r="Z39" s="6"/>
+      <c r="Z40" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G37" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G38" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>