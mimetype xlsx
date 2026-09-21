--- v5 (2026-08-05)
+++ v6 (2026-09-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
-[...1 lines deleted...]
-    <t>05.08.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+  <si>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -262,114 +262,105 @@
   <si>
     <t>978-5-534-20248-9</t>
   </si>
   <si>
     <t>63я723</t>
   </si>
   <si>
     <t>04.08.2026</t>
   </si>
   <si>
     <t>История садово-паркового искусства. Учебник для вузов</t>
   </si>
   <si>
     <t>А.А. Сафонов, М.А. Сафонова; под общей редакцией М.А. Сафоновой.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Искусствознание. История искусств</t>
   </si>
   <si>
-    <t>Курс посвящен изучению эволюции мирового паркостроения — от древних оазисов до хай-тек пространств XXI века. Студенты освоят этапы зеленого строительства, правовой статус объектов, принципы геопластики, светового и колористического оформления ландшафта. Модули охватывают сады Египта, Персии, античности, средневековой Европы и Руси, восточные традиции (Китай, Япония, исламский мир), парки Ренессанса, барокко, классицизма, романтизма, модерна, а также российские императорские, усадебные и советские парки. Актуальность программы обусловлена ростом запроса на урбанистическое развитие, эко-дизайн и ревитализацию городских территорий. Курс формирует у выпускников критически важные компетенции для реальной профессиональной деятельности в сфере архитектуры и ландшафтного проектирования. Особенность курса — интерактивный ФОС на платформе «Юрайт». Он включает автоматизированные тесты и практические задания, обеспечивающие мгновенную обратную связь и гибкий трекинг прогресса студентов.</t>
+    <t>Курс посвящен изучению эволюции мирового паркостроения — от древних оазисов до хай-тек пространств XXI века. Студенты освоят этапы зеленого строительства, правовой статус объектов, принципы геопластики, светового и колористического оформления ландшафта. Темы курса охватывают сады Египта, Персии, античности, средневековой Европы и Руси, восточные традиции (Китай, Япония, исламский мир), парки Ренессанса, барокко, классицизма, романтизма, модерна, а также российские императорские, усадебные и советские парки. Актуальность программы обусловлена ростом запроса на урбанистическое развитие, эко-дизайн и ревитализацию городских территорий. Курс формирует у выпускников критически важные компетенции для реальной профессиональной деятельности в сфере архитектуры и ландшафтного проектирования. Особенность курса — интерактивное оценивание на платформе, включающее адаптивные формирующие тесты и практические заданияв.</t>
   </si>
   <si>
     <t>978-5-534-19997-0</t>
   </si>
   <si>
     <t>85.118.7</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>История садово-паркового искусства. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Курс посвящен изучению эволюции мирового паркостроения — от древних оазисов до хай-тек пространств XXI века. Обучающиеся освоят этапы зеленого строительства, правовой статус объектов, принципы геопластики, светового и колористического оформления ландшафта. Модули охватывают сады Египта, Персии, античности, средневековой Европы и Руси, восточные традиции (Китай, Япония, исламский мир), парки Ренессанса, барокко, классицизма, романтизма, модерна, а также российские императорские, усадебные и советские парки. Актуальность программы обусловлена ростом запроса на урбанистическое развитие, эко-дизайн и ревитализацию городских территорий. Курс формирует критически важные компетенции для реальной профессиональной деятельности в сфере архитектуры и ландшафтного проектирования. Особенность курса — интерактивный ФОС на платформе «Юрайт». Он включает автоматизированные тесты и практические задания, обеспечивающие мгновенную обратную связь и гибкий трекинг прогресса обучающихся.</t>
+  </si>
+  <si>
+    <t>978-5-534-21347-8</t>
+  </si>
+  <si>
+    <t>85.118.7(я723)</t>
+  </si>
+  <si>
     <t>05.09.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ: МЕЖДУНАРОДНЫЕ КОНФЛИКТЫ В XXI ВЕКЕ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Приводится значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Особое внимание уделено вопросам управления конфликтами, их предотвращения и урегулирования, а также актуальным проблемам современности — миграционным кризисам и информационным войнам. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-20312-7</t>
   </si>
   <si>
     <t>66.4(0)я723</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>КОНФЛИКТЫ В ИСЛАМСКОМ МИРЕ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Подробно рассмотрено значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21361-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
-  </si>
-[...22 lines deleted...]
-    <t>84(2Рос=Рус)я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -729,89 +720,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-sadovo-parkovogo-iskusstva-600419" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-sadovo-parkovogo-iskusstva-600419" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-sadovo-parkovogo-iskusstva-600481" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="14.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
@@ -981,54 +972,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>288</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1899.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -1049,54 +1040,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>288</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1899.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1119,54 +1110,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>290</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1189,54 +1180,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1969.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2169.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1259,54 +1250,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2179.0</v>
+        <v>2289.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1329,54 +1320,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>277</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1669.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
@@ -1399,298 +1390,298 @@
       <c r="B11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1139.0</v>
+        <v>1189.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>83</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>84</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.356</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>587224</v>
+        <v>600481</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>358</v>
+        <v>195</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1889.0</v>
+        <v>1189.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2079.0</v>
+        <v>1309.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S12" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.554</v>
+        <v>0.356</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>590209</v>
+        <v>587224</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>209</v>
+        <v>358</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1199.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1319.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>93</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>94</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>95</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.373</v>
+        <v>0.554</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>585426</v>
+        <v>590209</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1219.0</v>
+        <v>1259.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1339.0</v>
+        <v>1379.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.378</v>
+        <v>0.373</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">