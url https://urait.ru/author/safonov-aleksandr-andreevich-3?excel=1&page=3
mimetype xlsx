--- v1 (2026-03-17)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>17.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>