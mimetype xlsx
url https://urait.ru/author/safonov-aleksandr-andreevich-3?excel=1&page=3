--- v2 (2026-05-03)
+++ v3 (2026-06-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>03.05.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -118,126 +118,126 @@
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>ПАРТНЕРСТВА В ЦИФРОВОМ ОБРАЗОВАНИИ 2022—2030. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 5. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2022</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Частова П. А., Матыс О. И.</t>
   </si>
   <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Юрайт.Академия</t>
+  </si>
+  <si>
+    <t>Педагогика, психология, социальная работа</t>
+  </si>
+  <si>
+    <t>Педагогика и образование. Общие работы</t>
+  </si>
+  <si>
+    <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий X Зимней школы преподавателя, проходившей с 31 января по 4 февраля 2022 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает проблемы партнерства в цифровом образовании и цифровых технологиях, взаимодействия цифрового образования и государства, научной интеграции, экономических аспектов цифрового образования, международной кооперации в образовании и многое другое. В сборник также вошли проектные задания слушателей Школы и материалы осеннего семестра 2021. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-15586-0</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>26.12.2024</t>
+  </si>
+  <si>
+    <t>ПЕДАГОГИЧЕСКИЙ ДИЗАЙН ЭЛЕКТРОННЫХ КУРСОВ. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Сафонов А. А.</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Курс посвящен разработке и содержанию цифрового курса, форматам цифровых занятий, системе оценивания эффективности обучения. Материалы данного курса позволяют сформировать у обучающихся понимание новой роли, функций и необходимых компетенций преподавателя в цифровом образовательном процессе. Курс адресован студентам педагогических направлений, практикующим преподавателям, сотрудникам учебно-методических отделов, а также разработчикам цифровых сервисов и приложений для образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-21364-5</t>
+  </si>
+  <si>
+    <t>74.6я73</t>
+  </si>
+  <si>
+    <t>ПЕДАГОГИЧЕСКИЙ ДИЗАЙН ЭЛЕКТРОННЫХ КУРСОВ. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Сафонов А. А., Сафонова М. А.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>978-5-534-21365-2</t>
+  </si>
+  <si>
+    <t>74.6я723</t>
+  </si>
+  <si>
+    <t>17.06.2021</t>
+  </si>
+  <si>
+    <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
+  </si>
+  <si>
+    <t>Сост. Сафонов А. А., Частова П. А.</t>
+  </si>
+  <si>
     <t>Обложка</t>
-  </si>
-[...73 lines deleted...]
-    <t>Сост. Сафонов А. А., Частова П. А.</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы вебинаров и онлайн-дискуссий, состоявшихся на базе Образовательной платформы «Юрайт» в феврале — июне 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных экспертов и руководителей сферы образования, представителей EdTech, а также подготовила текстовые версии интервью с преподавателями и проректорами ведущих российских вузов. Среди тем сборника — вопросы организации образовательного процесса в цифровую эпоху, методики работы с учащимися на дистанте, использования современных инструментов преподавания, проблемы охраны интеллектуальной собственности и нормативного регулирования дистанционного обучения. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14890-9</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>ПРОТИВОДЕЙСТВИЕ ТЕРРОРИЗМУ: РАДИКАЛЬНЫЙ ИСЛАМИЗМ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Приводится значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Особое внимание уделено вопросам управления конфликтами, их предотвращения и урегулирования, а также актуальным проблемам современности — миграционным кризисам и информационным войнам. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21367-6</t>
   </si>
@@ -951,476 +951,476 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>208</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>829.0</v>
+        <v>959.0</v>
       </c>
       <c r="M5" s="9">
-        <v>909.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
         <v>94.3</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.269</v>
+        <v>0.372</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>590214</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>177</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1049.0</v>
       </c>
       <c r="M6" s="9">
         <v>1149.0</v>
       </c>
       <c r="N6" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.334</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>590215</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>177</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1049.0</v>
       </c>
       <c r="M7" s="9">
         <v>1149.0</v>
       </c>
       <c r="N7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P7" s="6" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.334</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589011</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>212</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="L8" s="9">
         <v>839.0</v>
       </c>
       <c r="M8" s="9">
         <v>919.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>94.3</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.274</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590213</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>53</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="L9" s="9">
         <v>399.0</v>
       </c>
       <c r="M9" s="9">
         <v>439.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.083</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>590208</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>304</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1639.0</v>
       </c>
       <c r="M10" s="9">
         <v>1799.0</v>
       </c>
       <c r="N10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P10" s="6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.488</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589151</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>279</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1529.0</v>
       </c>
       <c r="M11" s="9">
         <v>1679.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>63</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
@@ -1434,61 +1434,61 @@
       <c r="A12" s="8">
         <v>562803</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>308</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1069.0</v>
       </c>
       <c r="M12" s="9">
         <v>1179.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>87.8</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>86</v>
@@ -1502,134 +1502,134 @@
       <c r="A13" s="8">
         <v>562856</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>444</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1469.0</v>
       </c>
       <c r="M13" s="9">
         <v>1619.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>87.8</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="Y13" s="8">
         <v>0.525</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>588984</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>277</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1519.0</v>
       </c>
       <c r="M14" s="9">
         <v>1669.0</v>
       </c>
       <c r="N14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P14" s="6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.456</v>