--- v3 (2026-06-26)
+++ v4 (2026-08-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>26.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+  <si>
+    <t>11.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,113 +109,134 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
+    <t>26.09.2023</t>
+  </si>
+  <si>
+    <t>ОХРАНА ТРУДА. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Сафонов А. А., Сафонова М. А.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Технические науки</t>
+  </si>
+  <si>
+    <t>Безопасность жизнедеятельности. Охрана труда</t>
+  </si>
+  <si>
+    <t>Методика курса основана на принципе «перевернутого класса», когда самостоятельное освоение студентами теоретического материала курса предваряет семинарские занятия с разбором кейсов и тренировкой практических навыков. В курсе использованы актуальные нормативные акты по состоянию на 2023 г., регламентирующие процедуры охраны труда в Российской Федерации, по причине непрерывной модернизации нормативно-правовой базы рекомендуется за уточнениями обращаться к доступным сервисам правовой информации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-17286-7</t>
+  </si>
+  <si>
+    <t>65.246я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>ПАРТНЕРСТВА В ЦИФРОВОМ ОБРАЗОВАНИИ 2022—2030. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 5. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2022</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Частова П. А., Матыс О. И.</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...1 lines deleted...]
-  <si>
     <t>Юрайт.Академия</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий X Зимней школы преподавателя, проходившей с 31 января по 4 февраля 2022 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает проблемы партнерства в цифровом образовании и цифровых технологиях, взаимодействия цифрового образования и государства, научной интеграции, экономических аспектов цифрового образования, международной кооперации в образовании и многое другое. В сборник также вошли проектные задания слушателей Школы и материалы осеннего семестра 2021. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15586-0</t>
   </si>
   <si>
-    <t>70*100/16</t>
-[...1 lines deleted...]
-  <si>
     <t>26.12.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКИЙ ДИЗАЙН ЭЛЕКТРОННЫХ КУРСОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Сафонов А. А.</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...4 lines deleted...]
-  <si>
     <t>Курс посвящен разработке и содержанию цифрового курса, форматам цифровых занятий, системе оценивания эффективности обучения. Материалы данного курса позволяют сформировать у обучающихся понимание новой роли, функций и необходимых компетенций преподавателя в цифровом образовательном процессе. Курс адресован студентам педагогических направлений, практикующим преподавателям, сотрудникам учебно-методических отделов, а также разработчикам цифровых сервисов и приложений для образования.</t>
   </si>
   <si>
     <t>978-5-534-21364-5</t>
   </si>
   <si>
     <t>74.6я73</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКИЙ ДИЗАЙН ЭЛЕКТРОННЫХ КУРСОВ. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Сафонов А. А., Сафонова М. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-21365-2</t>
   </si>
   <si>
     <t>74.6я723</t>
   </si>
   <si>
     <t>17.06.2021</t>
   </si>
   <si>
     <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Частова П. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы вебинаров и онлайн-дискуссий, состоявшихся на базе Образовательной платформы «Юрайт» в феврале — июне 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных экспертов и руководителей сферы образования, представителей EdTech, а также подготовила текстовые версии интервью с преподавателями и проректорами ведущих российских вузов. Среди тем сборника — вопросы организации образовательного процесса в цифровую эпоху, методики работы с учащимися на дистанте, использования современных инструментов преподавания, проблемы охраны интеллектуальной собственности и нормативного регулирования дистанционного обучения. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
@@ -281,65 +302,50 @@
     <t>РУССКИЕ ЭСТЕТИЧЕСКИЕ ТРАКТАТЫ В 2 Т. ТОМ 1. КЛАССИЦИЗМ</t>
   </si>
   <si>
     <t>Под общ. ред. Сафонова А.А.</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
     <t>В первый том предлагаемого сборника включены работы русских эстетиков, представителей просветительского классицизма начала XIX в. А. Мерзлякова, П. Георгиевского, В. Перевощикова, И. Войцеховича и др. Русские классицисты, опираясь на достижения западноевропейской эстетики (Баттё, Буало), дали своеобразную трактовку проблем «подражания», сущности искусства и других эстетических категорий. Во втором томе представлены материалы, характеризующие развитие русской романтической эстетики (П. Вяземский, В. Одоевский, Д. Веневитинов, А. Галич и др.). Сочинения русских эстетиков и критиков раскрывают процесс поисков и формирования нравственно-эстетического идеала.</t>
   </si>
   <si>
     <t>978-5-9916-9760-6, 978-5-9916-9761-3</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>РУССКИЕ ЭСТЕТИЧЕСКИЕ ТРАКТАТЫ В 2 Т. ТОМ 2. РОМАНТИЗМ</t>
   </si>
   <si>
     <t>978-5-9916-9766-8, 978-5-9916-9761-3</t>
-  </si>
-[...13 lines deleted...]
-    <t>63я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -699,51 +705,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/partnerstva-v-cifrovom-obrazovanii-2022-2030-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-5-zimnyaya-shkola-prepodavatelya-2022-589134" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590214" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590215" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/protivodeystvie-terrorizmu-radikalnyy-islamizm-590213" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnye-konflikty-590208" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-v-mire-konec-xx-nachalo-xxi-veka-10-11-klassy-589151" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-1-klassicizm-562803" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-2-romantizm-562856" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sovremennaya-istoriya-588984" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ohrana-truda-589336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/partnerstva-v-cifrovom-obrazovanii-2022-2030-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-5-zimnyaya-shkola-prepodavatelya-2022-589134" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590214" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskiy-dizayn-elektronnyh-kursov-590215" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/protivodeystvie-terrorizmu-radikalnyy-islamizm-590213" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnye-konflikty-590208" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-v-mire-konec-xx-nachalo-xxi-veka-10-11-klassy-589151" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-1-klassicizm-562803" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkie-esteticheskie-traktaty-v-2-t-tom-2-romantizm-562856" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -924,737 +930,737 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>589134</v>
+        <v>589336</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>208</v>
+        <v>485</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>959.0</v>
+        <v>2479.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1049.0</v>
-[...1 lines deleted...]
-      <c r="N5" s="6"/>
+        <v>2729.0</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>35</v>
+      </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V5" s="6"/>
-      <c r="W5" s="6">
-        <v>94.3</v>
+      <c r="W5" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.372</v>
+        <v>0.708</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>590214</v>
+        <v>589134</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>177</v>
+        <v>208</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
+        <v>959.0</v>
+      </c>
+      <c r="M6" s="9">
         <v>1049.0</v>
       </c>
-      <c r="M6" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
-      <c r="W6" s="6" t="s">
-        <v>49</v>
+      <c r="W6" s="6">
+        <v>94.3</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.334</v>
+        <v>0.372</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>590215</v>
+        <v>590214</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>177</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1049.0</v>
       </c>
       <c r="M7" s="9">
         <v>1149.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.334</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>589011</v>
+        <v>590215</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>212</v>
+        <v>177</v>
       </c>
       <c r="K8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" s="9">
+        <v>1049.0</v>
+      </c>
+      <c r="M8" s="9">
+        <v>1149.0</v>
+      </c>
+      <c r="N8" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="9">
-[...5 lines deleted...]
-      <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
-      <c r="W8" s="6">
-        <v>94.3</v>
+      <c r="W8" s="6" t="s">
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.274</v>
+        <v>0.334</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>590213</v>
+        <v>589011</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="9">
-        <v>399.0</v>
+        <v>839.0</v>
       </c>
       <c r="M9" s="9">
-        <v>439.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>919.0</v>
+      </c>
+      <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
-      <c r="W9" s="6" t="s">
-        <v>68</v>
+      <c r="W9" s="6">
+        <v>94.3</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.083</v>
+        <v>0.274</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>590208</v>
+        <v>590213</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>304</v>
+        <v>53</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="L10" s="9">
-        <v>1639.0</v>
+        <v>399.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1799.0</v>
+        <v>439.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.488</v>
+        <v>0.083</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>589151</v>
+        <v>590208</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>279</v>
+        <v>304</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1529.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1679.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
-      <c r="W11" s="6">
-        <v>63</v>
+      <c r="W11" s="6" t="s">
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.458</v>
+        <v>0.488</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>562803</v>
+        <v>589151</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>308</v>
+        <v>279</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1069.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1179.0</v>
-[...1 lines deleted...]
-      <c r="N12" s="6"/>
+        <v>1679.0</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>81</v>
+      </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
-        <v>87.8</v>
+        <v>63</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.393</v>
+        <v>0.458</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>562856</v>
+        <v>562803</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
-        <v>444</v>
+        <v>308</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1469.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1619.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>87.8</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.525</v>
+        <v>0.393</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>588984</v>
+        <v>562856</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J14" s="8">
-        <v>277</v>
+        <v>444</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1519.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1669.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1619.0</v>
+      </c>
+      <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="V14" s="6"/>
-      <c r="W14" s="6" t="s">
+      <c r="W14" s="6">
+        <v>87.8</v>
+      </c>
+      <c r="X14" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="X14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y14" s="8">
-        <v>0.456</v>
+        <v>0.525</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">