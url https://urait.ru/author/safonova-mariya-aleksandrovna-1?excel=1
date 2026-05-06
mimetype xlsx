--- v2 (2026-03-03)
+++ v3 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>03.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,66 +181,66 @@
   <si>
     <t>978-5-534-18293-4</t>
   </si>
   <si>
     <t>22.6я723</t>
   </si>
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
-    <t>01.02.2023</t>
-[...2 lines deleted...]
-    <t>ГЕОГРАФИЯ ДЛЯ КОЛЛЕДЖЕЙ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>10.04.2026</t>
+  </si>
+  <si>
+    <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Курс дополнен различными заданиями для самостоятельной работы студента. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16137-3</t>
+    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
+  </si>
+  <si>
+    <t>978-5-534-21926-5</t>
   </si>
   <si>
     <t>26я723</t>
   </si>
   <si>
     <t>07.02.2023</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>В учебнике представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-15652-2</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ (КОНЕЦ XX — НАЧАЛО XXI ВЕКА) 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сафонов А. А., Сафонова М. А.</t>
   </si>
@@ -708,51 +708,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-568401" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-dlya-kolledzhey-590571" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-568401" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1141,115 +1141,115 @@
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
         <v>22.6</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.491</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>590571</v>
+        <v>582440</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1909.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2099.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.558</v>
+        <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589160</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>