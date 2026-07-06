--- v3 (2026-05-06)
+++ v4 (2026-07-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>06.05.2026</t>
+    <t>06.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,108 +154,108 @@
   <si>
     <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Для студентов и преподавателей высших учебных заведений всех направлений, а также широкого круга читателей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18299-6</t>
   </si>
   <si>
     <t>22.6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования технического профиля; также курс адресован студентам, для которых астрономия не является профилирующей дисциплиной, но обязательна для изучения.</t>
+    <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Для студентов и преподавателей образовательных учреждений среднего профессионального образования технического профиля; также курс адресован студентам, для которых астрономия не является профилирующей дисциплиной, но обязательна для изучения.</t>
   </si>
   <si>
     <t>978-5-534-18293-4</t>
   </si>
   <si>
     <t>22.6я723</t>
   </si>
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
     <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
   </si>
   <si>
     <t>978-5-534-21926-5</t>
   </si>
   <si>
     <t>26я723</t>
   </si>
   <si>
-    <t>07.02.2023</t>
-[...8 lines deleted...]
-    <t>978-5-534-15652-2</t>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
+  </si>
+  <si>
+    <t>Представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Материал ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-20873-3</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ (КОНЕЦ XX — НАЧАЛО XXI ВЕКА) 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сафонов А. А., Сафонова М. А.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Изложение материала курса максимально нейтрально освещает изменения в России и в мире. Курс необходим для гармоничного развития и социализации личности обучающегося и основан на воспитании системного и критического мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20248-9</t>
   </si>
   <si>
     <t>63я723</t>
   </si>
@@ -289,51 +289,51 @@
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Подробно рассмотрено значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21361-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>22.03.2017</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. ХРЕСТОМАТИЯ. 10 КЛАСС. Учебник для СОО</t>
   </si>
   <si>
     <t>Сафонов А. А. ; Под ред. Сафоновой М.А.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>История литературы</t>
   </si>
   <si>
-    <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 10 классе произведения середины второй половины XIX в., в том числе всемирно известная проза И. С. Тургенева, Л. Н. Толстого и Ф. М. Достоевского, рассказы А. П. Чехова, поэзия Ф. И. Тютчева и А. А. Фета. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+    <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 10 классе произведения середины второй половины XIX в., в том числе всемирно известная проза Л. Н. Толстого и Ф. М. Достоевского, рассказы и пьесы А. П. Чехова. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16219-6</t>
   </si>
   <si>
     <t>84(2Рос=Рус)я723</t>
   </si>
   <si>
     <t>ЛИТЕРАТУРА. ХРЕСТОМАТИЯ. 11 КЛАСС. Учебник для СОО</t>
   </si>
   <si>
     <t>Хрестоматия составлена по принципу удобства и репрезентативности материала. В нее включены рассказы, повести и стихи, изучаемые в 11 классе произведения XX в., в том числе поэзия Серебряного века, прозаические произведения А. И. Куприна, М. Горького, М. А. Булгакова. Авторами подобраны портреты писателей, указаны даты их жизни. Хрестоматия позволяет составить общее впечатление о развитии литературы в изучаемый период и может быть использована как непосредственно во время занятий, в процессе написания сочинений, так и для самопроверки и закрепления знаний. Учебное пособие ориентировано на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16220-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -708,51 +708,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-568401" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1071,72 +1071,72 @@
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.488</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>568401</v>
+        <v>589147</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1649.0</v>
       </c>
       <c r="M7" s="9">
         <v>1809.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
@@ -1211,115 +1211,115 @@
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>589160</v>
+        <v>590614</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1899.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2089.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.556</v>
+        <v>0.577</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588691</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>