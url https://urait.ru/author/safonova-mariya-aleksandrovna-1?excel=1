--- v4 (2026-07-06)
+++ v5 (2026-09-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>06.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+  <si>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,171 +184,183 @@
   <si>
     <t>22.6я723</t>
   </si>
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
-    <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>География 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Социально-экономическая география. Регионоведение</t>
+  </si>
+  <si>
+    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
+  </si>
+  <si>
+    <t>978-5-534-21926-5</t>
+  </si>
+  <si>
+    <t>26я723</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
+  </si>
+  <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
-[...13 lines deleted...]
-  <si>
     <t>Представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Материал ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-20873-3</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ (КОНЕЦ XX — НАЧАЛО XXI ВЕКА) 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сафонов А. А., Сафонова М. А.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Изложение материала курса максимально нейтрально освещает изменения в России и в мире. Курс необходим для гармоничного развития и социализации личности обучающегося и основан на воспитании системного и критического мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20248-9</t>
   </si>
   <si>
     <t>63я723</t>
   </si>
   <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>История садово-паркового искусства. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.А. Сафонов, М.А. Сафонова; под общей редакцией М.А. Сафоновой.</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Гуманитарные науки</t>
+  </si>
+  <si>
+    <t>Искусствознание. История искусств</t>
+  </si>
+  <si>
+    <t>Курс посвящен изучению эволюции мирового паркостроения — от древних оазисов до хай-тек пространств XXI века. Студенты освоят этапы зеленого строительства, правовой статус объектов, принципы геопластики, светового и колористического оформления ландшафта. Модули охватывают сады Египта, Персии, античности, средневековой Европы и Руси, восточные традиции (Китай, Япония, исламский мир), парки Ренессанса, барокко, классицизма, романтизма, модерна, а также российские императорские, усадебные и советские парки. Актуальность программы обусловлена ростом запроса на урбанистическое развитие, эко-дизайн и ревитализацию городских территорий. Курс формирует у выпускников критически важные компетенции для реальной профессиональной деятельности в сфере архитектуры и ландшафтного проектирования. Особенность курса — интерактивный ФОС на платформе «Юрайт». Он включает автоматизированные тесты и практические задания, обеспечивающие мгновенную обратную связь и гибкий трекинг прогресса студентов.</t>
+  </si>
+  <si>
+    <t>978-5-534-19997-0</t>
+  </si>
+  <si>
+    <t>85.118.7</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>История садово-паркового искусства. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Курс посвящен изучению эволюции мирового паркостроения — от древних оазисов до хай-тек пространств XXI века. Обучающиеся освоят этапы зеленого строительства, правовой статус объектов, принципы геопластики, светового и колористического оформления ландшафта. Модули охватывают сады Египта, Персии, античности, средневековой Европы и Руси, восточные традиции (Китай, Япония, исламский мир), парки Ренессанса, барокко, классицизма, романтизма, модерна, а также российские императорские, усадебные и советские парки. Актуальность программы обусловлена ростом запроса на урбанистическое развитие, эко-дизайн и ревитализацию городских территорий. Курс формирует критически важные компетенции для реальной профессиональной деятельности в сфере архитектуры и ландшафтного проектирования. Особенность курса — интерактивный ФОС на платформе «Юрайт». Он включает автоматизированные тесты и практические задания, обеспечивающие мгновенную обратную связь и гибкий трекинг прогресса обучающихся.</t>
+  </si>
+  <si>
+    <t>978-5-534-21347-8</t>
+  </si>
+  <si>
+    <t>85.118.7(я723)</t>
+  </si>
+  <si>
     <t>05.09.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ: МЕЖДУНАРОДНЫЕ КОНФЛИКТЫ В XXI ВЕКЕ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Приводится значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Особое внимание уделено вопросам управления конфликтами, их предотвращения и урегулирования, а также актуальным проблемам современности — миграционным кризисам и информационным войнам. Курс дополнен различными заданиями для самостоятельной работы студента. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-20312-7</t>
   </si>
   <si>
     <t>66.4(0)я723</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>КОНФЛИКТЫ В ИСЛАМСКОМ МИРЕ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...1 lines deleted...]
-  <si>
     <t>В учебном курсе представлены основные теоретические положения международной конфликтологии. Подробно рассмотрено значительное количество примеров из мировой практики последних лет, обозначена официальная позиция МИД России по наиболее значимым международным спорам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для изучающих международные отношения, политологию, конфликтологию, историю, мировую экономику, журналистику, государственное и муниципальное управление, для абитуриентов, преподавателей обществознания и истории, государственных служащих, сотрудников правоохранительных органов, практикующих журналистов, а также для всех интересующихся современной мировой политикой.</t>
   </si>
   <si>
     <t>978-5-534-21361-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
-  </si>
-[...31 lines deleted...]
-    <t>978-5-534-16220-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -708,89 +720,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-10-klass-585426" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/literatura-hrestomatiya-11-klass-585528" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-konec-xx-nachalo-xxi-veka-588691" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-sadovo-parkovogo-iskusstva-600419" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-sadovo-parkovogo-iskusstva-600481" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-mezhdunarodnye-konflikty-v-xxi-veke-587224" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konflikty-v-islamskom-mire-590209" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="14.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
@@ -1183,493 +1195,493 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1969.0</v>
       </c>
       <c r="M8" s="9">
         <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590614</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1979.0</v>
       </c>
       <c r="M9" s="9">
         <v>2179.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.577</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588691</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>277</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1519.0</v>
       </c>
       <c r="M10" s="9">
         <v>1669.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.456</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>587224</v>
+        <v>600419</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>358</v>
+        <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1889.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2079.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.554</v>
+        <v>0.356</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>590209</v>
+        <v>600481</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1199.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1319.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.373</v>
+        <v>0.356</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>585426</v>
+        <v>587224</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>213</v>
+        <v>358</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1219.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1339.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.378</v>
+        <v>0.554</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>585528</v>
+        <v>590209</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>267</v>
+        <v>209</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1469.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1619.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.443</v>
+        <v>0.373</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">