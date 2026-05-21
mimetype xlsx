--- v2 (2026-03-20)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>20.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>