--- v3 (2026-05-21)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>21.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>24.12.2025</t>
   </si>
   <si>
     <t>АЗИАТСКО-ТИХООКЕАНСКИЙ РЕГИОН: ИСТОРИЯ И РАЗВИТИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Сафронов Б. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Социально-экономическая география. Регионоведение</t>
   </si>
   <si>
-    <t>Работа посвящена изучению Азиатско-Тихоокеанского региона, который в настоящее время играет важную роль в современных международных отношениях. Это один из самых быстроразвивающихся регионов мира. В учебном курсе освещаются новые тенденции, появившиеся в регионе и влияющие на всю систему международных отношений. Именно там появились «азиатские тигры» — новые индустриально развитые страны, которые изменили экономическую жизнь мира, показав, что существует путь быстрого развития от колониального прошлого к современности. Они сделали огромный рывок в экономическом, политическом и социальном развитии. Большую роль в развитии региона сыграли региональные организации АСЕАН, АТЭС. Опыт их действия и развития нуждается в изучении и осмыслении. Учебный курс рассчитан на учащихся и студентов для подготовки по программе бакалавров и магистрантов на основе опыта работы в Рязанском государственном университете имени С. А. Есенина.</t>
+    <t>Курс посвящен изучению Азиатско-Тихоокеанского региона, который в настоящее время играет важную роль в современных международных отношениях и является одним из самых быстроразвивающихся регионов мира. Курс знакомит с ключевыми странами и политико-экономическими особенностями Азиатско-Тихоокеанского региона, охватывает как ведущие державы (Китай, Япония), так и динамично развивающиеся государства Юго-Восточной Азии. Особое внимание уделяется сравнительному анализу моделей развития, историческому контексту и современным вызовам, стоящим перед странами региона. В курсе освещаются новые тенденции, появившиеся в регионе и влияющие на всю систему международных отношений. Учебный курс рассчитан на учащихся и студентов для подготовки по программе бакалавров и магистрантов на основе опыта работы в Рязанском государственном университете имени С. А. Есенина. На платформе Юрайт доступны интерактивные тесты, благодаря которым можно проверить усвоение теоретического материала курса.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21856-5</t>
   </si>
   <si>
     <t>66.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.04.2020</t>
   </si>
   <si>
     <t>БЛИЖНИЙ ВОСТОК: ИСТОРИЯ И СОВРЕМЕННОСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>Курс посвящен Ближневосточному региону, который в настоящее время является одним из самых нестабильных. Для того чтобы понять причины этой нестабильности, необходимо знать страны, входящие в регион, их историю, политические события и культуру. Также необходимо понять, почему одни страны имеют высокий уровень экономического развития, а другие находятся в тяжелом экономическом положении. Курс рассчитан для подготовки бакалавров и магистрантов и написано на основе опыта преподавания в Рязанском государственном университете имени С. А. Есенина.</t>
+    <t>Работа посвящена Ближневосточному региону, который в настоящее время является одним из самых нестабильных. Для того чтобы понять причины этой нестабильности, необходимо знать страны, входящие в регион, их историю, политические события и культуру. Также необходимо понять, почему одни страны имеют высокий уровень экономического развития, а другие находятся в тяжелом экономическом положении. Пособие рассчитано для подготовки бакалавров и магистрантов и написано на основе опыта преподавания в Рязанском государственном университете имени С. А. Есенина.</t>
   </si>
   <si>
     <t>978-5-534-13437-7</t>
   </si>
   <si>
     <t>06.06.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ АФРИКИ. СТРАНЫ МАГРИБА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>Курс посвящен особому региону, сложившемуся на севере Африки, — Магрибу. Это регион сформировался в результате исторического развития стран, входящих в его состав, и носит характерные черты, которые позволяют рассматривать Магриб как отдельное региональное объединение. Необходимость изучения стран Магриба связана с тем, что влияние африканских стран на мировые международные отношения постоянно возрастает, а это диктует необходимость подготовки специалистов, которые могут продвигать интересы России на африканском континенте. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по всем направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19550-7</t>
   </si>