--- v4 (2026-07-21)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>21.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -897,54 +897,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>253</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1409.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -967,54 +967,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>222</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1037,54 +1037,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>88</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
-        <v>439.0</v>
+        <v>459.0</v>
       </c>
       <c r="M7" s="9">
-        <v>479.0</v>
+        <v>499.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1107,54 +1107,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>344</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1829.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2009.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>65</v>
       </c>
@@ -1177,54 +1177,54 @@
       <c r="B9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>305</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1245,54 +1245,54 @@
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>344</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1829.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2009.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">